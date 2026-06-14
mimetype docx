--- v0 (2026-04-22)
+++ v1 (2026-06-14)
@@ -104,51 +104,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="true"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="426" w:leader="none"/>
                 <w:tab w:val="left" w:pos="1346" w:leader="none"/>
                 <w:tab w:val="left" w:pos="2268" w:leader="none"/>
               </w:tabs>
-              <w:overflowPunct w:val="false"/>
+              <w:overflowPunct w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="2"/>
@@ -281,192 +281,523 @@
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-[...63 lines deleted...]
-              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:shd w:fill="F6F9D4" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:shd w:fill="F6F9D4" w:val="clear"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Право на получение ежегодной семейной выплаты предоставляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="57" w:after="57"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t>заявление</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> о назначении ежегодной семейной выплаты </w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">каждому </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:shd w:fill="F6F9D4" w:val="clear"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">с 1 июня до 1 октября года, следующего за годом, за который исчислен налог на доходы физических лиц. </w:t>
+              </w:rPr>
+              <w:t>работающ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ему</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> родител</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ю</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (усыновител</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ю</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, опекун</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, попечител</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ю)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеющ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ему</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и более детей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="49" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>являющихся гражданами Российской Федерации и постоянно проживающих на территории Российской Федерации, при условии, что такие родители (усыновители, опекуны, попечители) являются гражданами Российской Федерации, постоянно проживают на территории Российской Федерации, являются налоговыми резидентами Российской Федерации и с их доходов от трудовой, предпринимательской и профессиональной деятельности уплачен налог на доходы физических лиц в году, предшествующем году обращения за назначением ежегодной семейной выплаты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Обращение по доверенности не предусмотрено формой заявления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:shd w:fill="FFBF00" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFBF00" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Период подачи: </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-              <w:t>За получением государственной услуги может обратиться доверенное лицо или законный представитель лица, имеющего право на получение государственной услуги.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFBF00" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 1 июня до 1 октября года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFBF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>(по 30 сентября включительно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="826" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Информация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Узнать проходит ли заявитель по оценке нуждаемости можно на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ВсеПособия.рф (калькулятор пособий, выплат и тд)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Доход учитывается до вычета налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -667,165 +998,101 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...63 lines deleted...]
-              <w:t>- Документ подтверждающий полномочия представителя заявителя;</w:t>
+              <w:t>- Документ удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения об опекуне (попечителе) ребенка (детей) (в случае установления опеки (попечительства) компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -913,748 +1180,748 @@
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о помещении с назначением "жилое" (его части), занимаемом заявителем и (или) членом его семьи, страдающим тяжелой формой хронического заболевания, предусмотренного перечнем тяжелых форм хронических заболеваний, при которых невозможно совместное проживание граждан в одной квартире, утвержденным Минздравом России, а также о таком помещении (его части), признанном в установленном порядке непригодным для проживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о зарегистрированном на заявителя или членов его семьи автотранспортном, мототранспортном средстве, самоходной машине или другом виде техники, которые предоставлены уполномоченным органом субъекта Российской Федерации или муниципального образования в рамках государственной социальной поддержки семьи, в том числе многодетной, или стоимость приобретения которых в полном объеме оплачена за счет денежных средств, предоставленных в рамках целевой государственной социальной поддержки на приобретение движимого имущества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о факте обучения заявителя и (или) членов его семьи в образовательной организации высшего образования по очной форме обучения и получении (отсутствии) стипендии, в том числе в период, за который рассчитывается среднедушевой доход семьи;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о нахождении заявителя и (или) членов его семьи на полном государственном обеспечении;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о прохождении заявителем и (или) членами его семьи военной службы по призыву, а также о статусе военнослужащего, обучающегося в военной профессиональной образовательной организации и военной образовательной организации высшего образования и не заключившего контракт о прохождении военной службы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о нахождении заявителя и (или) членов его семьи на принудительном лечении по решению суда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о размере стипендии и иных денежных выплат, предусмотренных законодательством Российской Федерации, выплачиваемых лицам, обучающимся в профессиональных образовательных организациях и образовательных организациях высшего образования, лицам, обучающимся по очной форме по программам подготовки научных и научно-педагогических кадров, докторантам образовательных организаций высшего образования и научных организаций и лицам, обучающимся в духовных образовательных организациях, а также о размерах компенсационных выплат указанным категориям граждан в период их нахождения в академическом отпуске по медицинским показаниям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о суммах ежемесячного пожизненного содержания судей, вышедших в отставку;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о сумме полученной компенсации, выплачиваемой государственным органом или общественным объединением за время исполнения государственных или общественных обязан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о суммах дохода, полученного от источников за пределами Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">- Сведения о помещениях с назначением "жилое", зданиях с назначением "жилое", "жилое строение" и "жилой дом", земельном участке (земельных участках), которые предоставлены уполномоченным органом субъекта Российской Федерации или муниципального образования в рамках государственной социальной поддержки семьи, в том числе многодетной, или стоимость приобретения которых в полном объеме оплачена за счет денежных средств, предоставленных в рамках целевой государственной социальной поддержки на приобретение недвижимого имущества, а также о земельном участке (земельных участках), предоставленных в соответствии с Федеральным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> "Об особенностях предоставления гражданам земельных участков, находящихся в государственной или муниципальной собственности и расположенных в Арктической зоне Российской Федерации и на других территориях Севера, Сибири и Дальнего Востока Российской Федерации, и о внесении изменений в отдельные законодательные акты Российской Федерации";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о размере единовременного пособия при увольнении с военной службы, службы в учреждениях и органах уголовно-исполнительной системы Российской Федерации, органах федеральной службы безопасности, органах государственной охраны, органах внутренних дел Российской Федерации, таможенных органах Российской Федерации, войсках национальной гвардии Российской Федерации, органах принудительного исполнения Российской Федерации, Главном управлении специальных программ Президента Российской Федерации, а также из иных органов, в которых законодательством Российской Федерации предусмотрено прохождение федеральной государственной службы, связанной с правоохранительной деятельностью;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о нахождении автотранспортного, мототранспортного средства, маломерного судна, самоходной машины или другого вида техники под арестом и (или) в розыске, а также в отношении которых установлен запрет на регистрационные действия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о полученных грантах, субсидиях и других поступлениях, имеющих целевой характер расходования и предоставляемых в рамках поддержки предпринимательства;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о лицах, признанных безвестно отсутствующими или объявленных умершими;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о нахождении заявителя и (или) членов его семьи в розыске;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Нотариально удостоверенное соглашение об уплате алиментов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>- Единовременная материальная помощь, выплачиваемая за счет средств федерального бюджета, бюджетов субъектов Российской Федерации, местных бюджетов и иных источников на лечение ребенка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Сведения о налоговых вычетах по налогу на доходы физических лиц, предоставленных сотрудникам органов федеральной службы безопасности, органов государственной охраны, органов внутренних дел Российской Федерации, Главного управления по обеспечению деятельности оперативных подразделений Федеральной службы исполнения наказаний и других органов, в которых законодательством Российской Федерации предусмотрено прохождение федеральной государственной службы, связанной с правоохранительной деятельностью, в отношении доходов сотрудников органов федеральной службы безопасности, органов государственной охраны, органов внутренних дел Российской Федерации, Главного управления по обеспечению деятельности оперативных подразделений Федеральной службы исполнения наказаний и других органов, в которых законодательством Российской Федерации предусмотрено прохождение федеральной государственной службы, связанной с правоохранительной деятельностью;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Сведения об оставлении ребенка (детей) в родильном доме (отделении) или иной медицинской организации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -1774,88 +2041,88 @@
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о доходах от осуществления предпринимательской деятельности, включая доходы, полученные в результате деятельности крестьянского (фермерского) хозяйства, в том числе созданного без образования юридического лица, и доходах от занятия частной практикой;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>- Сведения о доходах по договорам авторского заказа, об отчуждении исключительного права на результаты интеллектуальной деятельности и лицензионным договорам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="false"/>
-              <w:overflowPunct w:val="true"/>
+              <w:overflowPunct w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3397,51 +3664,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Решение о назначении либо об отказе в назначении</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ежегодной семейной выплаты</w:t>
+              <w:t xml:space="preserve"> ежегодной семейной выплаты. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Результат (а также доработка) в МФЦ не поступает. Донесение в орган (сами связываются с заявителем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1171" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3475,50 +3757,91 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 рабочих дней со дня регистрации заявления, срок принятия решения о назначении либо об отказе в назначении ежегодной семейной выплаты продлевается на 20 рабочих дней в случае непоступления документов (сведений), запрашиваемых в рамках межведомственного электронного взаимодействия, или предоставления недостающих документов (сведений) позднее 5 рабочих дней со дня регистрации заявления о назначении ежегодной семейной выплаты.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Перечисление средств происходит в течение 5 рабочих дней после принятия решения о назначении выплаты. Получение выплаты осуществляется только на счет в кредитной организации.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
@@ -3566,105 +3889,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- Н</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>еустановление личности лица, обратившегося за предоставлением государственной услуги (непредъявление данным лицом документа, удостоверяющего его личность, отказ данного лица предъявить документ, удостоверяющий его личность, предъявление документа, удостоверяющего личность, с истекшим сроком действия;</w:t>
-[...53 lines deleted...]
-              <w:t>еподтверждение полномочий представителя заявителя.</w:t>
+              <w:t>еустановление личности лица, обратившегося за предоставлением государственной услуги (непредъявление данным лицом документа, удостоверяющего его личность, отказ данного лица предъявить документ, удостоверяющий его личность, предъявление документа, удостоверяющего личность, с истекшим сроком действия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="626" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3879,61 +4148,56 @@
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
-[...3 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -5042,51 +5306,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>5</Pages>
-  <Words>2163</Words>
-[...2 lines deleted...]
-  <Paragraphs>89</Paragraphs>
+  <Words>2184</Words>
+  <Characters>15854</Characters>
+  <CharactersWithSpaces>17951</CharactersWithSpaces>
+  <Paragraphs>92</Paragraphs>
   <Company>КонсультантПлюс Версия 4022.00.09</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Приказ Департамента природных ресурсов и охраны окружающей среды Курганской области от 20.12.2019 N 651(ред. от 14.11.2022)"Об утверждении Административного регламента предоставления Департаментом гражданской защиты, охраны окружающей среды и природных ресурсов Курганской области государственной услуги по выдаче и аннулированию охотничьих билетов"(вместе с "Заявлением о получении охотничьего билета единого федерального образца", "Заявлением о замене охотничьего билета единого федерального образца в связи</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>