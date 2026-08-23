--- v0 (2025-10-26)
+++ v1 (2026-08-23)
@@ -1,2916 +1,1487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15647" w:type="dxa"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="316" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:top w:w="150" w:type="dxa"/>
+          <w:left w:w="150" w:type="dxa"/>
+          <w:bottom w:w="150" w:type="dxa"/>
+          <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="12812"/>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="12245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="641"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="649" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00C85360" w:rsidRDefault="000669AC" w:rsidP="005418F1">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:t>услуги</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00C85360" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Прием и обработка заявлений о включении избирателя в список избирателей по месту нахождения при проведении выборов в органы государственной власти Курганской области, референдума Курганской области и направлении соответствующей информации в территориальные избирательные комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугу предоставляет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Избирательная комиссии Курганской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1313" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="005418F1">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Услугу предоставляет</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="005418F1">
-[...2 lines deleted...]
-              <w:ind w:firstLine="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...13 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Прием заявления, заявления об аннулировании, распечатанного или заполненного вручную на бумажном носителе, выдача заявителю отрывной части заявления, отрывной части заявления об аннулировании, направление информации, содержащейся в указанных заявлениях, территориальную комиссию с использованием СМЭВ (в случае отсутствия технической возможности использования СМЭВ – передача заявлений, заявлений об аннулировании в ТИК).</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023744A" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="985"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="542" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="0023744A" w:rsidRPr="00C85360" w:rsidRDefault="0023744A" w:rsidP="002E2325">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Результат</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Круг заявителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="0023744A" w:rsidRPr="00C85360" w:rsidRDefault="00D41E77" w:rsidP="00D41E77">
-[...17 lines deleted...]
-              <w:t>Прием заявления, заявления об аннулировании, распечатанного или заполненного вручную на бумажном носителе, выдача заявителю отрывной части заявления, отрывной части заявления об аннулировании, направление информации, содержащейся в указанных заявлениях, в централизованную базу данных ГАС «Выборы» с использованием СМЭВ (в случае отсутствия технической возможности использования СМЭВ – передача заявлений, заявлений об аннулировании в ТИК).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гражданин Российской Федерации, достигший возраста 18 лет на день голосования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(дата рождения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20 сентября 2008 года и ранее)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="542"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1292" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidRDefault="00527E42" w:rsidP="002E2325">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Круг заявителей</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00D41E77" w:rsidRPr="00C85360" w:rsidRDefault="00D41E77" w:rsidP="00D41E77">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Заявитель предоставляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> года и ранее)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) Документ, удостоверяющий личность:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>паспорт гражданина Российской Федерации либо временное удостоверение личности, выданное органом внутренних дел Российской Федерации на период замены паспорта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) Заявление, подписанное заявителем (оформляется в момент обращения за услугой).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1287"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="2592" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidRDefault="000669AC" w:rsidP="002E2325">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="right" w:pos="2186" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t>Обязательные документы</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в приеме документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="008651AA" w:rsidRPr="00C85360" w:rsidRDefault="00630561" w:rsidP="008651AA">
-[...124 lines deleted...]
-              <w:t>2) Заявление, подписанное заявителем (оформляется в момент обращения за услугой).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>В предоставлении услуги гражданину отказывается в случае:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) не предъявления гражданином паспорта (или временного удостоверения личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) не достижения гражданином на день голосования возраста 18 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(дата рождения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20 сентября 2008 года и ранее)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) обращения гражданина вне периода времени, определенного для подачи заявления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(3 августа 2026 года и ранее, а также 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сентября 2026 года и позднее);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4) обращения гражданина для подачи нового заявления до аннулирования предыдущего заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5) если место жительства гражданина находится вне пределов Курганской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6) не имеющий регистрации по месту жительства на территории Российской федерации, зарегистрированный по месту пребывания на территории Курганской области менее чем за три месяца до дня голосования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2331"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="408" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000669AC" w:rsidRPr="00C85360" w:rsidRDefault="00527E42" w:rsidP="002E2325">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Основания для отказа в приеме документов</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="005418F1" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="005418F1">
-[...295 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Прием заявления, заявления об аннулировании, выдача заявителю отрывной части заявления, отрывной части заявления об аннулировании осуществляются в день обращения заявителя.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B18EB" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="408"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="109" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="003B18EB" w:rsidRPr="00C85360" w:rsidRDefault="008602E3" w:rsidP="002E2325">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Срок предоставления</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Размер оплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="003B18EB" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="008602E3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-              <w:t>Прием заявления, заявления об аннулировании, выдача заявителю отрывной части заявления, отрывной части заявления об аннулировании осуществляются в день обращения заявителя.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не взимается</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005418F1" w:rsidRPr="00C85360" w:rsidTr="00C85360">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="109"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="005418F1" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="002E2325">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Размер оплаты</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень нормативно-правовых актов, регулирующих предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12767" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="005418F1" w:rsidRPr="00C85360" w:rsidRDefault="005418F1" w:rsidP="005418F1">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...86 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Закон Курганской области от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>06.06.2003 № 311 «О выборах депутатов Курганской областной Думы»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>В соответствии с пунктом 3, 31 статьи 8 Закона Курганской области от 6 июня 2003 года № 311 «О выборах депутатов Курганской областной Думы», Порядком подачи заявления о включении избирателя, участника референдума в список избирателей, участников референдума по месту нахождения на выборах в органы государственной власти субъекта Российской Федерации, референдуме субъекта Российской Федерации, утвержденным постановлением ЦИК России 25 мая 2021 года №7/52-8</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Порядок подачи заявления о включении избирателя, участника референдума в список избирателей, участников референдума по месту нахождения на выборах и референдумах в Российской Федерации, утвержденный постановлением ЦИК России 22 июня 2022 года №87/728-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005173B8" w:rsidRDefault="005173B8" w:rsidP="00236378"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="0" w:gutter="0"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...7 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...931 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...87 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Style16"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004166e5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00527e42"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...63 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...310 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3158,67 +1729,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
+  <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>425</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>334</Words>
+  <Characters>2378</Characters>
+  <CharactersWithSpaces>2683</CharactersWithSpaces>
+  <Paragraphs>30</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>