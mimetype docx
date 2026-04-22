--- v0 (2025-10-23)
+++ v1 (2026-04-22)
@@ -331,136 +331,81 @@
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отдел </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Отдел организации содержания жилищного фонда управления жилищного фонда Департамента жилищно-коммунального хозяйства Администрации города Курган, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Курган, ул. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Ленина</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...34 lines deleted...]
-              </w:rPr>
+              <w:t>, д. 1 , кабинет № 109 , телефон +7 (3522) 42-85-04 (доб. 711)</w:t>
               <w:br/>
               <w:t xml:space="preserve">Часы работы: </w:t>
               <w:br/>
               <w:t xml:space="preserve">- понедельник - четверг с 8-15 ч. до 17-30 ч., за исключением выходных и праздничных дней, обеденный перерыв с 12-00 ч. до 13-00 ч.; </w:t>
               <w:br/>
               <w:t>- пятница с 8-30 ч. до 16-30 ч., за исключением выходных и праздничных дней, обеденный перерыв с 12-00 ч. до 13-00 ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -1686,99 +1631,73 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:pStyle w:val="1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-            </w:pPr>
-[...37 lines deleted...]
-              <w:t>от 26.03.2021 г. № 1790, от 06.07.2021 г. № 4798, от 29.12.2022 г. № 9894)</w:t>
+              <w:t>Постановление Администрации города Кургана от 17.02.2026 № 1568 Об утверждении Административного регламента предоставления Администрацией города Кургана муниципальной услуги «Признание помещения жилым помещением, жилого помещения непригодным для проживания и многоквартирного дома аварийным и подлежащим сносу или реконструкции»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -2665,54 +2584,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>771</Words>
-[...2 lines deleted...]
-  <Paragraphs>39</Paragraphs>
+  <Words>729</Words>
+  <Characters>5292</Characters>
+  <CharactersWithSpaces>5987</CharactersWithSpaces>
+  <Paragraphs>38</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>