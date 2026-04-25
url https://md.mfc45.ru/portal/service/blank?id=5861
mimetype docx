--- v0 (2025-10-27)
+++ v1 (2026-04-25)
@@ -19,60 +19,60 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15733" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-151" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2733"/>
+        <w:gridCol w:w="2732"/>
         <w:gridCol w:w="13000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -108,51 +108,51 @@
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Предоставление информации о порядке предоставления жилищно-коммунальных услуг населению города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -171,92 +171,92 @@
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Администрацией города Курган.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="563" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -285,51 +285,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Департамент жилищно-коммунального хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -352,64 +352,93 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">отдел по управлению жилищно-коммунальным хозяйством Департамента жилищно-коммунального хозяйства Администрации города Кургана по адресу: 640000, г. Курган, пл. им. Ленина, Администрация города Кургана, Департамент жилищно-коммунального хозяйства Администрации города Кургана, кабинет N 104. </w:t>
+              <w:t>отдел по управлению жилищно-коммунальным хозяйством Департамента жилищно-коммунального хозяйства Администрации города Кургана по адресу: 640000, г. Курган, пл. им. Ленина, Администрация города Кургана, Департамент жилищно-коммунального хозяйства Администрации города Кургана, кабинет N 104.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42-85-02 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Часы работы: понедельник - пятница с 8-30 ч. до 17-30 ч., за исключением выходных и праздничных дней, обеденный перерыв - с 12-00 ч. до 13-00 ч. </w:t>
               <w:br/>
-              <w:t xml:space="preserve">Прием граждан: кабинеты NN 105, 109 - 111, 115 - отдел по управлению жилищно-коммунальным хозяйством Департамента жилищно-коммунального хозяйства Администрации города Кургана; </w:t>
+              <w:t>Прием граждан: кабинеты NN 105, 109 - 111, 115 - отдел по управлению жилищно-коммунальным хозяйством Департамента жилищно-коммунального хозяйства Администрации города Кургана;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -450,51 +479,51 @@
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Заявителями п</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ри предоставлении муниципальной услуги выступают физические и юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1071" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -526,51 +555,51 @@
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>- заявление в Департамент жилищно-коммунального хозяйства и строительства Администрации города Кургана о предоставлении информации в свободной форме с указанием фамилии, имя, отчества заявителя, наименования юридического лица, почтового адреса, адреса электронной почты - если ответ должен быть направлен в форме электронного документа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="780" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -599,51 +628,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -682,51 +711,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Предоставление заявителю </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>информации о порядке предоставления жилищно-коммунальных услуг населению города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -756,51 +785,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30 календарных дней с момента поступления документов в Департамент жилищно-коммунального хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -833,51 +862,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -909,54 +938,56 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="7538" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...2 lines deleted...]
-            <w:tcW w:w="2733" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:val="1099" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -991,291 +1022,117 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="626" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...78 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 04.02.2016 </w:t>
-[...95 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Постановление Администрации города Кургана от 15.01.2026 № 79 Об утверждении Административного регламента предоставления Департаментом жилищно-коммунального хозяйства Администрации города Кургана муниципальной услуги «Предоставление информации о порядке предоставления жилищно-коммунальных услуг населению города Кургана»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1312,55 +1169,50 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
@@ -1860,51 +1712,51 @@
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=30273D7420A01382F1E7CA637508970BD30BAB317FE9DE2DA4C145BD6ADF5867D45DD797A6922C1F13C5C4J8U1K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=30273D7420A01382F1E7CA637508970BD30BAB317EE0DC28AAC145BD6ADF5867D45DD797A6922C1F13C5C4J8U1K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=30273D7420A01382F1E7CA637508970BD30BAB317EE5D62FAAC145BD6ADF5867D45DD797A6922C1F13C5C4J8U1K" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=30273D7420A01382F1E7CA637508970BD30BAB317EE6DC21ADC145BD6ADF5867D45DD797A6922C1F13C5C4J8U1K" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=30273D7420A01382F1E7CA637508970BD30BAB3179E3DB2FA4C145BD6ADF5867D45DD797A6922C1F13C5C4J8U1K" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2156,53 +2008,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>279</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>2384</CharactersWithSpaces>
+  <Words>244</Words>
+  <Characters>1948</Characters>
+  <CharactersWithSpaces>2169</CharactersWithSpaces>
   <Paragraphs>25</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">