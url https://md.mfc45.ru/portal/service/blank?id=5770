--- v0 (2025-10-15)
+++ v1 (2026-06-14)
@@ -78,50 +78,51 @@
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Предоставление информации об объектах недвижимого имущества, находящихся в муниципальной собственности и предназначенных для сдачи в аренду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -154,94 +155,72 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13212" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:pStyle w:val="1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Постановление от 5 мая 2012 г. N 2946 об утверждении административного регламента предоставления департаментом финансов и имущества администрации города кургана муниципальной услуги "предоставление информации об объектах недвижимого имущества, находящихся в муниципальной собственности и предназначенных для сдачи в аренду </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">от 30.04.2021 N 3085) </w:t>
+              <w:t>Постановление Администрации города Кургана от 13.02.2026 № 1451 Об утверждении Административного регламента предоставления Департаментом финансов и имущества Администрации города Кургана муниципальной услуги «Предоставление информации об объектах недвижимого имущества, находящихся в муниципальной собственности и предназначенных для сдачи в аренду»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -435,110 +414,100 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>О</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">тдел аренды имущества управления имущества Департамента финансов и имущества Администрации города Кургана, по адресу: г. Курган, ул. Советская,66, 4 этаж, </w:t>
+              <w:t xml:space="preserve">Отдел аренды имущества управления имущества Департамента финансов и имущества Администрации города Кургана, по адресу: г. Курган, ул. Советская,66, 4 этаж, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">42-86-08 доб. 458, 459, 460 </w:t>
+              <w:t>42-86-08 доб. 458, 459, 460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">часы приема: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Пн- Пт </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">с 8-30 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.; </w:t>
+              <w:t>с 8-30 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
@@ -709,59 +678,51 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) </w:t>
-[...7 lines deleted...]
-              <w:t>При обращении заявителя непосредственно за получением муниципальной услуги им представляется документ, удостоверяющий личность.</w:t>
+              <w:t>2) При обращении заявителя непосредственно за получением муниципальной услуги им представляется документ, удостоверяющий личность.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -1135,51 +1096,51 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Основания для отказа в приеме документов, необходимых для предоставления муниципальной услуги, отсутствуют.</w:t>
+              <w:t>Отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
@@ -1297,55 +1258,50 @@
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -1494,170 +1450,187 @@
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style15"/>
+    <w:next w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15">
+  <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Интернет-ссылка"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style17"/>
+    <w:next w:val="Style16"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style17"/>
+    <w:basedOn w:val="Style16"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Style20" w:customStyle="1">
     <w:name w:val="Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00c14d32"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
@@ -1968,54 +1941,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>305</Words>
-[...2 lines deleted...]
-  <Paragraphs>29</Paragraphs>
+  <Words>248</Words>
+  <Characters>1856</Characters>
+  <CharactersWithSpaces>2076</CharactersWithSpaces>
+  <Paragraphs>28</Paragraphs>
   <Company>КонсультантПлюс Версия 4022.00.09</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Постановление Администрации города Кургана от 05.05.2012 N 2946(ред. от 30.04.2021)"Об утверждении Административного регламента предоставления Департаментом финансов и имущества Администрации города Кургана муниципальной услуги "Предоставление информации об объектах недвижимого имущества, находящихся в муниципальной собственности и предназначенных для сдачи в аренду"(вместе с "Заявлением о представлении информации об объектах недвижимого имущества, находящихся в муниципальной собственности и предназначен</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">