--- v0 (2025-11-04)
+++ v1 (2026-04-23)
@@ -19,1078 +19,1068 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15990" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-266" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2850"/>
+        <w:gridCol w:w="2849"/>
         <w:gridCol w:w="13140"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Предоставление информации из Реестра объектов муниципальной собственности города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1666" w:hRule="atLeast"/>
+          <w:trHeight w:val="959" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...41 lines deleted...]
-              <w:t>от 01.09.2020 г. № 5125)</w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Постановление Администрации города Кургана от 15.01.2026 № 80 Об утверждении Административного регламента предоставления Департаментом финансов и имущества Администрации города Кургана муниципальной услуги «Предоставление информации из Реестра объектов муниципальной собственности города Кургана»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Департаментом финансов и имущества Администрации города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="B4C7DC" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>О</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">тдел учета, управления и приватизации имущества управления имущества Департамента финансов и имущества Администрации города Кургана, по адресу: г. Курган, ул. Советская, 66, 4 этаж, </w:t>
+              <w:t xml:space="preserve">Отдел учета, управления и приватизации имущества управления имущества Департамента финансов и имущества Администрации города Кургана, по адресу: г. Курган, ул. Советская, 66, 4 этаж, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42-86-08 (доб.455) </w:t>
-[...5 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:t>42-86-08 (доб.455)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ч</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">асы приема: </w:t>
+              <w:t xml:space="preserve">Часы приема: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Пн-Пт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> с 8-30 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.; </w:t>
+              <w:t xml:space="preserve"> с 8-30 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Физические и юридические лица</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> либо их законные уполномоченные представители</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> заявление о предоставлении муниципальной услуги</w:t>
+              <w:t xml:space="preserve"> заявление о предоставлении муниципальной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="727" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> Письменный отказ в предоставлении информации из Реестра объектов муниципальной собственности города Кургана</w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Выдача (направление) заявителю выписки из Реестра объектов муниципальной собственности города Кургана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Справка об отсутствии объекта в Реестре объектов муниципальной собственности города Кургана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Письменный отказ в предоставлении информации из Реестра объектов муниципальной собственности города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">е более 10 дней со дня поступления заявления. </w:t>
-[...5 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:t xml:space="preserve">е более </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дней со дня поступления заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае предоставления заявителем документов через МФЦ срок предоставления муниципальной услуги исчисляется со дня передачи МФЦ таких документов в Департамент финансов и имущества Администрации города Кургана.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>нет</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="2849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1144,65 +1134,60 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-[...3 lines deleted...]
-  <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -1941,55 +1926,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>1</Pages>
-  <Words>271</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>2083</CharactersWithSpaces>
+  <Words>215</Words>
+  <Characters>1591</Characters>
+  <CharactersWithSpaces>1778</CharactersWithSpaces>
   <Paragraphs>28</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">