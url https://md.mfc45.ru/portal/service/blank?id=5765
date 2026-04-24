--- v0 (2025-10-26)
+++ v1 (2026-04-24)
@@ -8,69 +8,69 @@
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15805" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="-307" w:type="dxa"/>
+        <w:tblInd w:w="-308" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3169"/>
+        <w:gridCol w:w="3168"/>
         <w:gridCol w:w="12636"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -80,73 +80,73 @@
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Согласование переустройства и (или) перепланировки помещений в многоквартирном доме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -154,104 +154,80 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Администраци</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> города Кургана</w:t>
+              <w:t>Администрация города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -259,265 +235,214 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Департаментом развития городского хозяйства Администрации города Кургана.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:fill="B4C7DC" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>О</w:t>
-[...25 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:t>Отдел оформления документов по перепланировке (переустройству), переводу жилых и нежилых помещений муниципального казенного учреждения "Административно-техническая инспекция города Кургана", г. Курган, ул. Гоголя, д. 16, кабинет N 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Пн</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Пн - Чт с 8-15 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.;Пт с 8-30 ч. до 16-30 ч.,обед с 12-00 ч. до 13-00 ч.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Чт</w:t>
-[...47 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>42-82-43 (доб. 5402, 5403, 5404, 5405) - отдел оформления документов по перепланировке (переустройству).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -525,81 +450,82 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Собственник жилого помещения или уполномоченное им лицо.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -607,411 +533,503 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) З</w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>аявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ри наличии нескольких собственников помещения в многоквартирном доме заявитель представляет документ, подтверждающий согласие указанных лиц или их законных представителей на переустройство и (или) перепланировку помещения в многоквартирном доме, а также полномочие заявителя действовать от имени указанных лиц или их законных представителей при подаче заявления (если заявитель не уполномочен в установленном порядке представлять их интересы), оформленный в письменном виде и заверенный нотариально;</w:t>
+              <w:t xml:space="preserve">ри наличии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нескольких собственников </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">помещения в многоквартирном доме заявитель представляет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий согласие указанных лиц или их законных представителей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на переустройство и (или) перепланировку помещения в многоквартирном доме, а </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>также полномочие заявителя действовать от имени указанных лиц или их законных представителей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при подаче заявления (если заявитель не уполномочен в установленном порядке представлять их интересы), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оформленный в письменном виде и заверенный нотариально;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Правоустанавливающие документы на переустраиваемое и (или) перепланируемое помещение в многоквартирном доме (подлинники или засвидетельствованные в нотариальном порядке копии) - в случае, если право на помещение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>не зарегистрировано в Е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ГРН</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Подготовленный и оформленный в установленном порядке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>проект</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
-[...32 lines deleted...]
-                <w:bCs/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>переустройства и (или) перепланировки переустраиваемого и (или) перепланируемого помещения в многоквартирном доме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а если переустройство и (или) перепланировка помещения в многоквартирном доме невозможны без присоединения к данному помещению части общего имущества в многоквартирном доме, также </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>протокол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>общего собрания собственников помещений в многоквартирном доме о согласии всех собственников помещений в многоквартирном доме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на такие переустройство и (или) перепланировку помещения в многоквартирном доме, предусмотренном частью 2 статьи 40 Жилищного кодекса РФ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>ГРН</w:t>
-[...18 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Согласие</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в письменной форме всех членов семьи заявителя, являющегося нанимателем (в том числе временно отсутствующих членов семьи нанимателя), занимающих переустраиваемое и (или) перепланируемое жилое помещение на основании договора социального найма (в случае, если заявителем является уполномоченный наймодателем на представление предусмотренных настоящим пунктом документов наниматель переустраиваемого и (или) перепланируемого жилого помещения по договору социального найма). Подписи ставятся в присутствии должностного лица, принимающего документы. В ином случае, в т.ч. при подаче заявления и документов в электронной форме с использованием Единого портала государственных и муниципальных услуг, представляется </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оформленное в письменном виде согласие члена семьи, заверенное нотариально, с проставлением отметки об этом в заявлении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>3) П</w:t>
-[...158 lines deleted...]
-              <w:t xml:space="preserve"> доверенность или иной документ, удостоверяющий правомочие лица, уполномоченного представлять интересы заявителя, - при подаче заявления представителем физического лица или юридическим лицом. </w:t>
+              <w:t xml:space="preserve">5) доверенность или иной документ, удостоверяющий правомочие лица, уполномоченного представлять интересы заявителя, - при подаче заявления представителем физического лица или юридическим лицом. </w:t>
               <w:br/>
               <w:br/>
-              <w:t>В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010 г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
+              <w:t>В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с ч. 3 ст. 7 Ф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 27.07.2010 г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1019,124 +1037,178 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- правоустанавливающие документы на переустраиваемое и (или) перепланируемое помещение в многоквартирном доме (подлинники или засвидетельствованные в нотариальном порядке копии) - в случае, если право на помещение зарегистрировано в Едином государственном реестре недвижимости;</w:t>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> правоустанавливающие документы на переустраиваемое и (или) перепланируемое помещение в многоквартирном доме (подлинники или засвидетельствованные в нотариальном порядке копии) - в случае, если право на помещение зарегистрировано в Е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ГРН</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- технический паспорт переустраиваемого и (или) перепланируемого помещения в многоквартирном доме;</w:t>
-[...6 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>технический паспорт переустраиваемого и (или) перепланируемого помещения в многоквартирном доме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- заключение органа по охране памятников архитектуры, истории и культуры о допустимости проведения переустройства и (или) перепланировки помещения в многоквартирном доме, если такое помещение или дом, в котором оно находится, является памятником архитектуры, истории или культуры</w:t>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заключение органа по охране памятников архитектуры, истории и культуры о допустимости проведения переустройства и (или) перепланировки помещения в многоквартирном доме, если такое помещение или дом, в котором оно находится, является памятником архитектуры, истории или культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1144,76 +1216,77 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Принятие решения о согласовании либо об отказе в согласовании переустройства и (или) перепланировки жилого помещения и выдача (направление) его заявителю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1255,51 +1328,51 @@
                 <w:szCs w:val="24"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат муниципальной услуги передается Департаментом в МФЦ для выдачи заявителю, если иной способ получения не указан заявителем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1307,403 +1380,297 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не позднее чем через 45 дней со дня представления заявителем в Департамент документов, обязанность по представлению которых возложена на заявителя. В случае предоставления заявителем документов через МФЦ срок предоставления муниципальной услуги исчисляется со дня передачи МФЦ таких документов в Департамент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме документов</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме документов, необходимых для предоставления муниципальной услуги, отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...43 lines deleted...]
-            </w:r>
+              <w:pStyle w:val="1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">от 13.05.2022 г. № 3038) </w:t>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Постановление Администрации города Кургана от 15.01.2026 № 78 Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Согласование переустройства и (или) перепланировки помещений в многоквартирном доме»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
@@ -1739,55 +1706,50 @@
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="75"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -1936,241 +1898,258 @@
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style14"/>
+    <w:next w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="Style15"/>
-    <w:next w:val="Style16"/>
+    <w:basedOn w:val="Style14"/>
+    <w:next w:val="Style15"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="140" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14">
+  <w:style w:type="character" w:styleId="Style13">
     <w:name w:val="Интернет-ссылка"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style15">
+  <w:style w:type="paragraph" w:styleId="Style14">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style16"/>
+    <w:next w:val="Style15"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style16"/>
+    <w:basedOn w:val="Style15"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style20">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="Style20"/>
+    <w:basedOn w:val="Style19"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/892562/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/upload/iblock/3eb/&#1056;&#1077;&#1075;&#1083;&#1072;&#1084;&#1077;&#1085;&#1090; &#1087;&#1077;&#1088;&#1077;&#1087;&#1083;&#1072;&#1085;&#1080;&#1088;&#1086;&#1074;&#1082;&#1072;.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/892562/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2421,55 +2400,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>3</Pages>
-  <Words>772</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>6164</CharactersWithSpaces>
+  <Words>709</Words>
+  <Characters>5117</Characters>
+  <CharactersWithSpaces>5793</CharactersWithSpaces>
   <Paragraphs>35</Paragraphs>
   <Company>КонсультантПлюс Версия 4022.00.09</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Постановление Администрации города Кургана от 20.07.2012 N 5132(ред. от 13.05.2022)"Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги "Согласование переустройства и (или) перепланировки помещений в многоквартирном доме"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">