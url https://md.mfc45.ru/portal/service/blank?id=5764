--- v0 (2025-10-19)
+++ v1 (2026-06-14)
@@ -1,2118 +1,1685 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15779" w:type="dxa"/>
+        <w:tblW w:w="16181" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="-281" w:type="dxa"/>
+        <w:tblInd w:w="-4" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3140"/>
-        <w:gridCol w:w="12639"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="13181"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Принятие решений о переводе жилых помещений в нежилые помещения и нежилых помещений в жилые помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> города Кургана</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Департаментом развития городского хозяйства Администрации города Кургана.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="B4C7DC" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...31 lines deleted...]
-              <w:t>, 2.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел оформления документов по перепланировке (переустройству), переводу жилых и нежилых помещений муниципального казенного учреждения «Административно-техническая инспекция города Кургана» г. Курган, ул. Гоголя, д. 16, кабинеты №№ 1, 2.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Часы работы: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Пн</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...57 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Чт с 8:15 ч. до 17:30 ч., обед с 12:00 ч. До 13:00 ч.; </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Пт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">о 13:00 ч. </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 8:30 ч. до 16:30 ч., обед с 12:00 ч. до 13:00 ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId2" w:tgtFrame="Все лица">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Все лица</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId3" w:tgtFrame="Физические лица">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Физические лица</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId4" w:tgtFrame="Юридические лица">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Юридические лица</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Собственник жилого помещения или уполномоченное им лицо.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-[...1 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:tgtFrame="_blank">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Заявление о переводе помещения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ри наличии нескольких собственников помещения заявитель предоставляет документ, подтверждающий </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>согласие указанных лиц или их законных представителей на перевод помещения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, а также </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>полномочие заявителя действовать от имени указанных лиц или их законных представителей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> при подаче заявления (если заявитель не уполномочен в установленном порядке представлять их интересы), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>оформленный в письменном виде и заверенный нотариально.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Подготовленный и оформленный в установленном порядке </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проект</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> переустройства и (или) перепланировки переводимого помещения (в случае, если переустройство и (или) перепланировка требуются для обеспечения использования такого помещения в качестве жилого или нежилого помещения)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Протокол общего собрания собственников помещений в многоквартирном доме</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, содержащий решение об их согласии на перевод жилого помещения в нежилое помещение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Согласие каждого собственника всех помещений, примыкающих к переводимому помещению</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, на перевод жилого помещения в нежилое помещение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) Правоустанавливающие документы на переводимое помещение (подлинники или засвидетельствованные в нотариальном порядке копии) - в случае, если право на помещение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>не зарегистрировано в Е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ГРН</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Если при переводе помещения затрагивается земельный участок на котором расположен многоквартирный дом, или иное общее имущество собственников помещений многоквартирного дома или нежилого объекта, заявитель, в соответствии с Жилищным кодексом РФ, Гражданским кодексом РФ, дополнительно представляет протокол общего собрания собственников помещений в многоквартирном доме или иной документ, подтверждающий принятие решения об использовании земельного участка, на котором расположен многоквартирный дом, нежилой объект и (или) решения об использовании общего имущества.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style17"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="140"/>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>- В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010 N 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1805" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:fill="B4C7DC" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Необязательные документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13181" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) Правоустанавливающие документы на переводимое помещение (подлинники или засвидетельствованные в нотариальном порядке копии) - в случае, если право на помещение зарегистрировано в Едином государственном реестре недвижимости</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2) План переводимого помещения с его техническим описанием (в случае, если переводимое помещение является жилым, технический паспорт такого помещения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3) Поэтажный план дома, в котором находится переводимое помещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...156 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="720" w:right="0" w:hanging="0"/>
+              <w:ind w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">ыдача (направление) заявителю уведомления о переводе жилого помещения в нежилое помещение или нежилого помещения в жилое помещение </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) Выдача (направление) заявителю уведомления о переводе жилого помещения в нежилое помещение или нежилого помещения в жилое помещение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="720" w:right="0" w:hanging="0"/>
+              <w:ind w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:t>об отказе в переводе помещения</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) уведомление об отказе в переводе помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:t>е позднее чем через 45 дней со дня представления заявителем в Департамент документов.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не позднее чем через 45 дней со дня представления заявителем в Департамент документов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме документов, необходимых для предоставления муниципальной услуги, отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-            <w:tcW w:w="12639" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Информация о порядке предоставления услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1909" w:hRule="atLeast"/>
+          <w:trHeight w:val="1419" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12639" w:type="dxa"/>
+            <w:tcW w:w="13181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:pStyle w:val="1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...256 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Постановление Администрации города Кургана от 15.01.2026 № 77 Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Принятие решений о переводе жилых помещений в нежилые помещения и нежилых помещений в жилые помещения»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
+      <w:pgMar w:left="567" w:right="567" w:header="0" w:top="567" w:footer="0" w:bottom="567" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2128,310 +1695,56 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
-[...3 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...247 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2572,246 +1885,263 @@
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style15"/>
+    <w:next w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="Style16"/>
-    <w:next w:val="Style17"/>
+    <w:basedOn w:val="Style15"/>
+    <w:next w:val="Style16"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="140" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14">
+  <w:style w:type="character" w:styleId="Style13">
     <w:name w:val="Интернет-ссылка"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15">
+  <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Символ нумерации"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style17"/>
+    <w:next w:val="Style16"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style17"/>
+    <w:basedOn w:val="Style16"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style20">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style22">
+  <w:style w:type="paragraph" w:styleId="Style21">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="Style21"/>
+    <w:basedOn w:val="Style20"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/496/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/488/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/489/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/543085/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/upload/iblock/3eb/&#1056;&#1077;&#1075;&#1083;&#1072;&#1084;&#1077;&#1085;&#1090; &#1087;&#1077;&#1088;&#1077;&#1087;&#1083;&#1072;&#1085;&#1080;&#1088;&#1086;&#1074;&#1082;&#1072;.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15AB61B099A14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15AB9170C9814C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15BB11D0A9A14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15BB4160F9A14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15BB71C089F14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15BB81B0A9814C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15CB01B0E9D14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15CB21C0B9D14C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15CB41C0F9914C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15CB41C0F9914C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=EB6FEC8617284710D7124EF9A3837F8741CD20B15CB41C0F9914C7443856F3E92E38B5B47F435CE519D28E1FdBH" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/496/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/488/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/489/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/543085/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3062,56 +2392,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
-[...4 lines deleted...]
-  <Paragraphs>40</Paragraphs>
+  <Pages>2</Pages>
+  <Words>591</Words>
+  <Characters>4156</Characters>
+  <CharactersWithSpaces>4710</CharactersWithSpaces>
+  <Paragraphs>38</Paragraphs>
   <Company>КонсультантПлюс Версия 4022.00.09</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Постановление Администрации города Кургана от 20.07.2012 N 5132(ред. от 13.05.2022)"Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги "Согласование переустройства и (или) перепланировки помещений в многоквартирном доме"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>