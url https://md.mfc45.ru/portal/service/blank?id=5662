--- v0 (2025-10-27)
+++ v1 (2026-04-25)
@@ -47,1282 +47,1441 @@
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Организация и проведение общественных обсуждений о намечаемой хозяйственной и иной деятельности, которая подлежит экологической экспертизе, на территории города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Департамент развития городского хозяйства Администрации города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="684" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="B4C7DC" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Отделение охраны окружающей среды "Управление благоустройства, транспорта, охраны окружающей среды  города Кургана" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Курган, ул. Горького, д. 109, кабинет № 17.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курган, ул. Горького, д. 109, кабинет № 17. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>42-89-06 (доб. 546) (отделение  охраны окружающей среды "Управление благоустройства, транспорта, охраны окружающей среды  города Кургана")</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Часы работы: понедельник – пятница с 8-30 ч. до 17-30 ч., за исключением выходных и праздничных дней, обеденный перерыв с 12-00 ч. до 13-00 ч.</w:t>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Часы работы: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Пн</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>42-89-06 (доб. 546)(отделение  охраны окружающей среды "Управление благоустройства, транспорта, охраны окружающей среды  города Кургана" )</w:t>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 8-30 ч. до 17-30 ч., обед с 12-00 ч. до 13-00 ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Юридические и физические лица, индивидуальные предприниматели, обратившиеся с уведомлением о проведении общественных слушаний.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:fill="B4C7DC" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подать заявление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-              <w:t>ридические и физические лица, индивидуальные предприниматели, обратившиеся с уведомлением о проведении общественных слушаний.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>электронной форме по электронной почте: drgh@kurgan-city.ru либо через МФЦ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>У</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.  У</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              <w:widowControl/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ведомление о проведении общественных обсуждений, в котором указываются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>а) заказчик и исполнитель работ по оценке воздействия на окружающую среду (наименование - для юридических лиц; фамилия, имя и отчество (при наличии) - для индивидуальных предпринимателей; основной государственный регистрационный номер (ОГРН) или основной государственный регистрационный номер индивидуального предпринимателя (ОГРНИП); индивидуальный номер налогоплательщика (ИНН) для юридических лиц и индивидуальных предпринимателей; юридический и (или) фактический адрес - для юридических лиц; адрес места жительства - для индивидуальных предпринимателей; контактная информация (телефон, адрес электронной почты (при наличии), факс (при наличии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>б) наименование, юридический и (или) фактический адрес, контактная информация (телефон и адрес электронной почты (при наличии), факс (при наличии) органа местного самоуправления, ответственного за организацию общественных обсуждений;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>в) наименование планируемой (намечаемой) хозяйственной и иной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>г) цель планируемой (намечаемой) хозяйственной и иной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д) предварительное место реализации планируемой (намечаемой) хозяйственной и иной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>е) планируемые сроки проведения оценки воздействия на окружающую среду;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ж) место и сроки доступности объекта общественного обсуждения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з) предполагаемая форма и срок проведения общественных обсуждений, в том числе форма представления замечаний и предложений (в случае проведения общественных обсуждений в форме общественных слушаний указывается дата, время, место проведения общественных слушаний; в случае проведения общественных обсуждений в форме опроса указываются сроки проведения опроса, а также место размещения и сбора опросных листов (если оно отличается от места размещения объекта общественных обсуждений), в том числе в электронном виде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>и) контактные данные (телефон и адрес электронной почты (при наличии) ответственных лиц со стороны заказчика (исполнителя) и органа местного самоуправления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...19 lines deleted...]
-              <w:widowControl/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>к) иная информация по желанию заказчика (исполнителя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) проект Технического задания (в случае принятия заказчиком решения о его подготовке) и (или) предварительные материалы ОВОС (или объекта экологической экспертизы, включая предварительные материалы ОВОС), связанные и (или) обосновывающие намечаемую хозяйственную и иную деятельность на бумажном носителе и в электронном виде, на весь период проведения общественных обсуждений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Результат в МФЦ не поступает!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">ыдача Заказчику протоколов общественных слушаний, опросов (в случае их проведения) либо журнала учета замечаний и предложений, либо отказ в предоставлении муниципальной услуги. </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача Заказчику протоколов общественных слушаний, опросов (в случае их проведения) либо журнала учета замечаний и предложений, либо отказ в предоставлении муниципальной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
                 <w:tab w:val="left" w:pos="900" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100"/>
               <w:ind w:right="-1" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">- не более 40 календарных дней со дня поступления уведомления о проведении общественных обсуждений по </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- не более </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 календарных дней со дня поступления уведомления о проведении общественных обсуждений по </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>проекту Технического задания (в случае принятия Заказчиком решения о проведении его общественного обсуждения) или по предварительным материалам ОВОС в отношении планируемой (намечаемой) хозяйственной и иной деятельности на объектах, оказывающих негативное воздействие на окружающую среду, в случае, если указанные объекты не соответствуют критериям, на основании которых осуществляется отнесение объектов, оказывающих негативное воздействие на окружающую среду, к объектам I - III категорий, а также если такая деятельность не подлежит государственной экологической экспертизе в соответствии с Законом № 174-ФЗ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- не более 60 календарных дней со дня поступления уведомления о проведении общественных обсуждений по предварительным материалам</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ОВОС (или объекту экологической экспертизы, включая предварительные материалы ОВОС) (без учета дней проведения общественных слушаний).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="PT Astra Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>В случае представления Заявителем документов через МФЦ срок предоставления муниципальной услуги исчисляется со дня передачи МФЦ таких документов в Департамент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>нет</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1027" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Информация о порядке предоставления услуги предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1346,97 +1505,98 @@
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="626" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Постановление Администрации города Кургана № 4313 от 07.06.2023 Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Организация и проведение общественных обсуждений о намечаемой хозяйственной и иной деятельности, которая подлежит экологической экспертизе, на территории города Кургана» </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Постановление Администрации города Кургана № 4313 от 07.06.2023 Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Организация и проведение общественных обсуждений о намечаемой хозяйственной и иной деятельности, которая подлежит экологической экспертизе, на территории города Кургана»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1477,57 +1637,57 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="75"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -2335,55 +2495,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <Pages>3</Pages>
-[...3 lines deleted...]
-  <Paragraphs>37</Paragraphs>
+  <Pages>2</Pages>
+  <Words>653</Words>
+  <Characters>4765</Characters>
+  <CharactersWithSpaces>5384</CharactersWithSpaces>
+  <Paragraphs>40</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>