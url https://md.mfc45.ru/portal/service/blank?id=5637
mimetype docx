--- v0 (2025-10-30)
+++ v1 (2026-04-22)
@@ -21,422 +21,407 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15616" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-118" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="12916"/>
+        <w:gridCol w:w="12915"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Выдача и регистрация персональных бесконтактных микропроцессорных пластиковых карт для предоставления права льготного проезда на муниципальных маршрутах регулярных перевозок на территории города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Администраци</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> города Кургана</w:t>
+              <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="854" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Департаментом развития городского хозяйства Администрации города Кургана</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В предоставлении муниципальной услуги участвует муниципальное казенное учреждение «Транспортное управление»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...12 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>г. Курган, ул. Химмашевская, дом 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="854" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ектор правового обеспечения и кадров МКУ  г. Курган, ул. Химмашевская, 2 , кабинет N 2 </w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сектор правового обеспечения и кадров МКУ  г. Курган, ул. Химмашевская, 2, кабинет N 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -459,239 +444,239 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> с 8-00 ч. до 17-00 ч., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Пт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">– с 8-00ч. до 16-00 ч., обед с 12-30 ч. до 13-18 ч. </w:t>
+              <w:t>– с 8-00ч. до 16-00 ч., обед с 12-30 ч. до 13-18 ч.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">- 42-80-23 (сектор правового обеспечения и кадров МКУ </w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- 42-80-23 (сектор правового обеспечения и кадров МКУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">1) граждане, достигшие возраста: женщины – 55 лет, мужчины – 60 лет, место жительства которых расположено на территории города Кургана; </w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) граждане, достигшие возраста: женщины – 55 лет, мужчины – 60 лет, место жительства которых расположено на территории города Кургана;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) лица, имеющие право бесплатного проезда на муниципальных маршрутах регулярных перевозок на основании именного бесплатного проездного билета в соответствии с решением Курганской городской Думы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ветеран</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Великой Отечественной войны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>инвалид</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -701,63 +686,62 @@
               <w:t xml:space="preserve"> Великой Отечественной войны и инвалид</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> боевых действий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>бывши</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -805,823 +789,987 @@
               <w:t xml:space="preserve"> концлагерей, гетто, других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны, признанны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> инвалидами вследствие общего заболевания, трудового увечья и других причин (за исключением лиц, инвалидность которых наступила вследствие их противоправных действий);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>почетны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> граждан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> города Кургана.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>Данная категория обращается в Транспортное управление:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>п. 9 И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нвалиды по зрению 1-й группы, место жительства которых расположено на территории города Кургана, из расчета 60 льготных поездок в месяц с 1 января по 31 декабря 2026 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Льготная поездка - проезд на муниципальных маршрутах регулярных перевозок со скидкой в размере четырех рублей от установленного в соответствии с действующим законодательством Российской Федерации тарифа на проезд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>а) Н</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>а выдачу социальной транспортной карты (регистрации банковской карты платежной системы МИР, используемой в качестве социальной транспортной карты)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>заявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-              <w:br/>
+              <w:t xml:space="preserve"> на выдачу социальной транспортной карты (регистрации банковской карты платежной системы МИР, используемой в качестве социальной транспортной карты);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2) документ, удостоверяющий личность заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3) документ, подтверждающий полномочия представителя заявителя, - в случае обращения представителя заявителя, которыми могут выступать иные лица, имеющие право в соответствии с законодательством Российской Федерации либо в силу наделения их заявителями в порядке, установленном законодательством Российской Федерации, полномочиями выступать от имени заявителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) документ, подтверждающий наличие постоянной регистрации на территории города Кургана (в случае отсутствия соответствующей информации в документе, удостоверяющем личность) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>для заявителей указанных в пункте  1 графы заявители</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve">5) страховой номер индивидуального лицевого счёта в системе обязательного пенсионного страхования заявителя (СНИЛС); </w:t>
               <w:br/>
               <w:t xml:space="preserve">6) бесконтактная банковская карта платежной системы МИР </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">(имеющая актуальный срок действия) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в случае принятия решения заявителем об ее использовании в качестве персональной бесконтактной микропроцессорной пластиковой карты для осуществления льготного проезда) – предъявляется для просмотра и регистрации. </w:t>
-[...1 lines deleted...]
-              <w:t>В случае, если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
+              <w:t>(в случае принятия решения заявителем об ее использовании в качестве персональной бесконтактной микропроцессорной пластиковой карты для осуществления льготного проезда) – предъявляется для просмотра и регистрации.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>б) на выдачу транспортной карты «Именной бесплатный проездной билет»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1) заявление на выдачу транспортной карты «Именной бесплатный проездной билет»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2) документ, удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>3) документ, подтверждающий статус, дающий право бесплатного проезда на муниципальных маршрутах регулярных перевозок на основании именного бесплатного проездного билета в соответствии с решением Курганской городской Думы</w:t>
+              <w:t xml:space="preserve">3) документ, подтверждающий статус, дающий право бесплатного проезда на муниципальных маршрутах регулярных перевозок на основании именного бесплатного проездного билета в соответствии с решением Курганской городской Думы или сведения, предоставленные с использованием многофункционального сервиса обмена информацией, созданного в соответствии с </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId3">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>частью 1 статьи 1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона от 24.06.2025 N 156-ФЗ, содержащиеся в соответствующих документах. Не допускается требовать представление документа, подтверждающего статус лица, если сведения из такого документа предоставлены с использованием многофункционального сервиса обмена информацией;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4)  документ, подтверждающий полномочия представителя заявителя, - в случае обращения представителя заявителя, которыми могут выступать иные лица, имеющие право в соответствии с законодательством Российской Федерации либо в силу наделения их заявителями в порядке, установленном законодательством Российской Федерации, полномочиями выступать от имени заявителей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>страховой номер индивидуального лицевого счёта в системе обязательного пенсионного страхования заявителя (СНИЛС)</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>В случае, если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Результатом предоставления муниципальной услуги является</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>выдача социальной транспортной карты</w:t>
-[...8 lines deleted...]
-              <w:t>(СТК)</w:t>
+              <w:t>выдача социальной транспортной карты(СТК)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">выдача транспортной карты «Именной бесплатный проездной билет» </w:t>
-[...8 lines deleted...]
-              <w:t>(ИБПБ)</w:t>
+              <w:t>выдача транспортной карты «Именной бесплатный проездной билет» (ИБПБ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>регистрация бесконтактной банковской карты платежной системы МИР в реестре социальных транспортных карт (РСТК)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>изменение учетных данных ранее зарегистрированной карты МИР в РСТК</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:firstLine="340"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>отказ в предоставлении муниципальной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Результат хранится в МФЦ 30 дней, невостребованные карты направляются в Транспортное управление (Химмашевская, 2). Невостребованные карты заявитель получает в Транспортном управлении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>В случае если у заявителя карта сломалась, потерялась и т.п. – за перевыпуском карты заявитель обращается в Элькарт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Пр-кт Машиностроителей, 36, офис 308.  Тел. 42-88-52.</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -1636,66 +1784,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Не более 30 календарных дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1719,153 +1868,147 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t>не имеется.</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Оснований для отказа в приеме документов, необходимых для предоставления муниципальной услуги, не имеется.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Плата за предоставление муниципальной услуги не взимается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -1881,190 +2024,221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12916" w:type="dxa"/>
+            <w:tcW w:w="12915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...43 lines deleted...]
-              <w:t>1 №2952, 06.03.2023 №1509)</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Администрации города Кургана от 15.10.2020 г. № 6293 Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Выдача и регистрация персональных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бесконтактных микропроцессорных пластиковых карт для предоставления права льготного проезда на муниципальных маршрутах регуля</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рных перевозок на территории города Кургана» (в ред. Постановлений Администрации города Кургана от 29.04.21 №2952, 06.03.2023 №1509, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.12.2025 N 13461, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>от 17.02.2026 №1624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
@@ -2104,200 +2278,81 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
-    <w:lvl w:ilvl="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2389,51 +2444,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -2526,66 +2581,185 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
@@ -3063,51 +3237,51 @@
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/1110535/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kurgan-city.ru/about/form/1110535/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508287&amp;dst=100009" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3358,65 +3532,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>3</Pages>
-  <Words>839</Words>
-[...2 lines deleted...]
-  <Paragraphs>49</Paragraphs>
+  <Words>785</Words>
+  <Characters>5690</Characters>
+  <CharactersWithSpaces>6432</CharactersWithSpaces>
+  <Paragraphs>55</Paragraphs>
+  <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Кондакова Наталия Петровна</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Постановление Администрации города Кургана от 15.10.2020 N 6293(ред. от 16.12.2025)"Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги "Выдача и регистрация персональных бесконтактных микропроцессорных пластиковых карт для предоставления права льготного проезда на муниципальных маршрутах регулярных перевозок на территории города Кургана"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>