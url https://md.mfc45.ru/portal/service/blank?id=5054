--- v0 (2025-10-28)
+++ v1 (2026-06-14)
@@ -1,7448 +1,3471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15443" w:type="dxa"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:top w:w="150" w:type="dxa"/>
+          <w:left w:w="150" w:type="dxa"/>
+          <w:bottom w:w="150" w:type="dxa"/>
+          <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="2447"/>
         <w:gridCol w:w="12995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4332" w:rsidRPr="00564D10" w:rsidTr="00F85B0C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="713"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="00072053" w:rsidRDefault="00DB4332" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="00D53C56" w:rsidRDefault="005B66D2" w:rsidP="005B66D2">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Г</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Государственная услуга</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>осударственн</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> по проведению экзаменов на право управления транспортными средствами и выдаче водительских удостоверений (в части выдачи российских национальных водительских удостоверений при замене, утрате (хищении) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>или международн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>ая</w:t>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>ых водительских удостоверений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00F85B0C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="773"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="773" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00D53C56" w:rsidRDefault="0075136F" w:rsidP="00762A9B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Управление министерства внутренних дел Российской Федерации по Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00261E10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="830"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="830" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00564D10" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00D53A17" w:rsidRPr="00D53C56" w:rsidRDefault="00E2551D" w:rsidP="00E2551D">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="735"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="735" w:leader="none"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Право на получение государственной услуги имеют граждане Российской Федерации, законно находящиеся на территории Российской Федерации иностранные граждане и лица без гражданства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00681661">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="3983"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="3983" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6B27" w:rsidRPr="00D53C56" w:rsidRDefault="00072053" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D53C56">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подуслуга 1.  В части выдачи российских национальных водительских удостоверений при замене,  утрате  (хищении)</w:t>
+              <w:br/>
+              <w:br/>
+              <w:t>1. Заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ, удостоверяющий личность заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Граждане Российской Федерации представляют паспорт гражданина Российской Федерации либо временное удостоверение личности гражданина Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Иностранные граждане представляют паспорт иностранного гражданина либо иной документ, установленный федеральным законом или признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность иностранного гражданина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Лица без гражданства представляют документ, выданный иностранным государством и признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность лица без гражданства, либо разрешение на временное проживание, либо вид на жительство, либо иной документ, предусмотренный федеральным законом или признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность лица без гражданства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Физические лица, признанные беженцами или вынужденными переселенцами, представляют удостоверения, выданные в порядке, установленном законодательством Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3. Медицинское заключение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о наличии (об отсутствии) у водителей транспортных средств медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению транспортными средствами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D53C56" w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медицинское заключение представляется в случае выдачи российского национального водительского удостоверения взамен ранее выданного российского национального водительского удостоверения в связи с истечением срока его действия или в связи с подтверждением наличия у водителя транспортного средства изменений в состоянии здоровья, в том числе ранее не выявлявшихся медицинских показаний или медицинских ограничений к управлению транспортным средством.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="671"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медицинское заключение также может быть представлено по решению заявителя при получении российского национального водительского удостоверения со сроком действия 10 лет в следующих случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>при изменении содержащихся в водительском удостоверении персональных данных его владельца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...234 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>если водительское удостоверение пришло в негодность для дальнейшего использования вследствие износа, повреждения или других причин и сведения, указанные в нем (либо в его части) невозможно определить визуально;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2551D" w:rsidRPr="00D53C56" w:rsidRDefault="00E2551D" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>при утрате (хищении) водительского удостоверения;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072053" w:rsidRPr="00D53C56" w:rsidRDefault="00E2551D" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>при волеизъявлении заявителя до истечения срока действия водительского удостоверения.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072053" w:rsidRPr="00D53C56" w:rsidRDefault="006F582A" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4. Документ об уплате государственной пошлины (предоставляется по собственной инициативе заявителя).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Документ, подтверждающий наличие льготы по уплате государственной пошлины.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ представляется лицами, имеющими в соответствии со статьей 333.35 Налогового кодекса Российской Федерации льготу по уплате государственной пошлины.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00072053" w:rsidRPr="00D53C56">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6. Российское национальное водительское удостоверение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Представление российского национального водительского удостоверения не требуется в случае его оформления взамен утраченного (похищенного).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7. Документ, подтверждающий изменение персональных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, - в случае изменения содержащихся в водительском удостоверении персональных данных его владельца (предоставляется по инициативе заявителя).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>8. Документ, подтверждающий постановку иностранного гражданина или лица без гражданства на учет по месту пребывания или их регистрацию по месту жительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ представляется по собственной инициативе иностранным гражданином и лицом без гражданства, законно находящимся на территории Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подуслуга 2. В части выдачи международного водительского удостоверения.</w:t>
+              <w:br/>
+              <w:br/>
+              <w:t>1. Заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ, удостоверяющий личность заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Граждане Российской Федерации представляют паспорт гражданина Российской Федерации либо временное удостоверение личности гражданина Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Иностранные граждане представляют паспорт иностранного гражданина либо иной документ, установленный федеральным законом или признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность иностранного гражданина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Лица без гражданства представляют документ, выданный иностранным государством и признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность лица без гражданства, либо разрешение на временное проживание, либо вид на жительство, либо иной документ, предусмотренный федеральным законом или признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность лица без гражданства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Физические лица, признанные беженцами или вынужденными переселенцами, представляют удостоверения, выданные в порядке, установленном законодательством Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...44 lines deleted...]
-              <w:pStyle w:val="a9"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3. Медицинское заключение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о наличии (об отсутствии) у водителей транспортных средств медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению транспортными средствами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медицинское заключение представляется в случае выдачи российского национального водительского удостоверения взамен ранее выданного российского национального водительского удостоверения в связи с истечением срока его действия или в связи с подтверждением наличия у водителя транспортного средства изменений в состоянии здоровья, в том числе ранее не выявлявшихся медицинских показаний или медицинских ограничений к управлению транспортным средством.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="671"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00072053" w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медицинское заключение также может быть представлено по решению заявителя при получении российского национального водительского удостоверения со сроком действия 10 лет в следующих случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="006F582A" w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>при изменении содержащихся в водительском удостоверении персональных данных его владельца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...397 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>если водительское удостоверение пришло в негодность для дальнейшего использования вследствие износа, повреждения или других причин и сведения, указанные в нем (либо в его части) невозможно определить визуально;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D53C56" w:rsidRPr="00D53C56" w:rsidRDefault="00D53C56" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>при утрате (хищении) водительского удостоверения;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D53C56" w:rsidRPr="00D53C56" w:rsidRDefault="00D53C56" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
               <w:t>при волеизъявлении заявителя до истечения срока действия водительского удостоверения.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D53C56" w:rsidRPr="00D53C56" w:rsidRDefault="00D53C56" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4. Документ об уплате государственной пошлины (предоставляется по собственной инициативе заявителя).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Документ, подтверждающий наличие льготы по уплате государственной пошлины.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ представляется лицами, имеющими в соответствии со статьей 333.35 Налогового кодекса Российской Федерации льготу по уплате государственной пошлины.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4. Документ об уплате государственной пошлины (предоставляется по собственной инициативе заявителя).</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6. Российское национальное водительское удостоверение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...35 lines deleted...]
-              <w:pStyle w:val="a9"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Представление российского национального водительского удостоверения не требуется в случае его оформления взамен утраченного (похищенного).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7. Документ, подтверждающий изменение персональных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, - в случае изменения содержащихся в водительском удостоверении персональных данных его владельца (предоставляется по инициативе заявителя).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>8. Документ, подтверждающий постановку иностранного гражданина или лица без гражданства на учет по месту пребывания или их регистрацию по месту жительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:firstLine="529"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="00000A"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Документ представляется по собственной инициативе иностранным гражданином и лицом без гражданства, законно находящимся на территории Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...119 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9. Фотография</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в цветном или черно-белом варианте на матовой фотобумаге, размером 35 x 45 мм, соответствующая требованиям приложения № 2 к приказу МВД России от 18 апреля 2011 года № 206 «О введении в действие международного водительского удостоверения»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00227FD5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="627"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB2B7F" w:rsidRPr="00D53C56" w:rsidRDefault="00FB2B7F" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a5"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Документ об уплате государственной пошлины (предоставляется по собственной инициативе заявителя).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236378" w:rsidRPr="00D53C56" w:rsidRDefault="00FB2B7F" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:pStyle w:val="a5"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Документ, подтверждающий изменение персональных данных, - в случае изменения содержащихся в водительском удостоверении персональных данных его владельца (предоставляется по инициативе заявителя).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00811687">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="753"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="753" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00072053" w:rsidRPr="00D53C56" w:rsidRDefault="00072053" w:rsidP="00072053">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>выдача водительского удостоверения;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30744" w:rsidRPr="00D53C56" w:rsidRDefault="00072053" w:rsidP="00072053">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мотивированный отказ в выдаче водительского удостоверения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00596D48">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="885"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="008E688F" w:rsidRPr="00D53C56" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок предоставления государственной услуги </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t>через</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> МФЦ с момент</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t>а приема и</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> регистрации заявления и документов, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">не должен превышать 15 рабочих дней. </w:t>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>не должен превышать 15 рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00811687">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2302"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="2302" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> в приеме заявления</w:t>
+              <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00D53C56" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основаниями для отказа в предоставлении государственной услуги являются:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00D53C56" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наличие сведений о лишении заявителя права управления транспортными средствами.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00D53C56" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Представление документов, не соответствующих требованиям законодательства Российской Федерации, а также содержащих недостоверную информацию.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00D53C56" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Представление документов, имеющих признаки подделки, а также находящихся в числе утраченных (похищенных). </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Представление документов, имеющих признаки подделки, а также находящихся в числе утраченных (похищенных).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Обращение по вопросам выдачи российского национального и международного водительского удостоверения заявителя, которое ранее было лишено права управления транспортными средствами и не выполнило условия возврата водительского удостоверения, предусмотренные частью 4.1 статьи 32.6 Кодекса Российской Федерации об административных правонарушениях. </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Обращение по вопросам выдачи российского национального и международного водительского удостоверения заявителя, которое ранее было лишено права управления транспортными средствами и не выполнило условия возврата водительского удостоверения, предусмотренные частью 4.1 статьи 32.6 Кодекса Российской Федерации об административных правонарушениях.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Неуплата государственной пошлины в случаях, предусмотренных законодательством Российской Федерации о налогах и сборах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="004B51D5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="523"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00A365DC" w:rsidRDefault="00A365DC" w:rsidP="00A365DC">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="774"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="774" w:leader="none"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial CYR" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial CYR" w:cs="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial CYR" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial CYR" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Взимание государственной пошлины за предоставление государственной услуги осуществляется в порядке и размерах, установленных подпунктами 43.1 и 44 пункта 1 статьи 333.33 Налогового кодекса Российской Федерации, с учетом требований статьи 333.35 Налогового кодекса Российской Федерации. </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Взимание государственной пошлины за предоставление государственной услуги осуществляется в порядке и размерах, установленных подпунктами 43.1 и 44 пункта 1 статьи 333.33 Налогового кодекса Российской Федерации, с учетом требований статьи 333.35 Налогового кодекса Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="774"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="774" w:leader="none"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Lucida Sans Unicode" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A365DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Уплата государственной пошлины производится до подачи заявления и документов, необходимых для предоставления государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D53C56" w:rsidRDefault="00811687" w:rsidP="00D53C56">
-[...1 lines deleted...]
-              <w:spacing w:before="57" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:ind w:firstLine="529"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D53C56">
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Государственная пошлина:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D53C56">
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>000 рублей - за национальное водительское удостоверение,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-              <w:t>1600 рублей - за международное водительское удостоверение</w:t>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>00 рублей - за международное водительское удостоверение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00004341">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1735"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00E01D36" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A365DC" w:rsidRPr="00470485" w:rsidRDefault="007F7DEF" w:rsidP="007F7DEF">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:firstLine="671"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...450 lines deleted...]
-              <w:t xml:space="preserve"> МФЦ в подразделение Органа по ведомости приема-передачи документов для дальнейшего хранения в подразделении Органа.</w:t>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00FD174B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="946"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="946" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00072053" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072053">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00470485" w:rsidRDefault="00FD174B" w:rsidP="00854E77">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470485">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Приказ МВД России от 20.</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> "Об утверждении Административного регламента Министерства внутренних дел Российской Федерации по предоставлению государственной услуги по проведению экзаменов на право управления транспортными средствами и выдаче водительских удостоверений"</w:t>
+              <w:t>Приказ МВД России от 20.02.2021 г. № 80 "Об утверждении Административного регламента Министерства внутренних дел Российской Федерации по предоставлению государственной услуги по проведению экзаменов на право управления транспортными средствами и выдаче водительских удостоверений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidRDefault="0092731F" w:rsidP="00F35833">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidSect="00236378">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...56 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...373 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19C3751B"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...1741 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...204 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A15B1"/>
+    <w:rsid w:val="000a15b1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000a15b1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00564d10"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008133ce"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004166e5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="001f41f3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039620a"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004b3fc2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="western" w:customStyle="1">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006c56f7"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="frgu-text-title" w:customStyle="1">
+    <w:name w:val="frgu-text-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ng-binding" w:customStyle="1">
+    <w:name w:val="ng-binding"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="003212fa"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425f17"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d53c56"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Style16" w:default="1">
+    <w:name w:val="Без списка"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...218 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1176 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBAA2228-67A4-4EB2-B095-1D8E1DE2241C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
   <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>1185</Words>
+  <Characters>9283</Characters>
+  <CharactersWithSpaces>10399</CharactersWithSpaces>
+  <Paragraphs>74</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>