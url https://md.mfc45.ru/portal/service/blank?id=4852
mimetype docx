--- v0 (2025-10-21)
+++ v1 (2026-04-23)
@@ -1,5966 +1,3424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15363" w:type="dxa"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="150" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="150" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2458"/>
-        <w:gridCol w:w="12905"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="12602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRPr="00192679" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Государст</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A16286">
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">венная услуга по осуществлению миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации </w:t>
+              <w:t>венная услуга по осуществлению миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...101 lines deleted...]
-              <w:t>Начальник отделения разрешительно - визовой работы: 8 (3522) 46-29-81</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Управление Министерства внутренних дел Российской Федерации по Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="423"/>
+          <w:trHeight w:val="423" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F" w:rsidP="00192679">
-[...15 lines deleted...]
-              <w:t>Физические лица</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="119"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Физические и юридические лица, ИП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRPr="00192679" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Административный регламент Министерства внутренних дел Российской Федерации по предоставлению государственной услуги по осуществлению миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации, утвержденный приказом Министерства внутренних дел Российской Федерации от 10 декабря 2020 г. № 856 </w:t>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">одразделениями по вопросам миграции территориальных органов Управления Министерства внутренних дел Российской Федерации по Курганской области на районном уровне (далее — ПВМ ТО УМВД) через городские и районные отделы МФЦ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16286" w:rsidRPr="00A16286" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00A16286">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заявителями при обращении в МФЦ являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>1. Принимающая сторона:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16286" w:rsidRPr="00A16286" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...148 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A16286">
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) гражданин Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>4. Законный представитель иностранного гражданина, не достигшего 18-летнего возраста или признанного судом недееспособным (ограниченно дееспособным) (далее — законные представители).</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2) постоянно проживающие в Российской Федерации иностранный гражданин или лицо без гражданства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3) юридическое лицо, филиал или представительство юридического лица.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В качестве принимающей стороны могут выступать иностранный гражданин или лицо без гражданства, имеющие в собственности жилое помещение на территории Российской Федерации и предоставившие это жилое помещение в пользование для фактического проживания иностранному гражданину или лицу без гражданства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. При наличии у иностранного гражданина в собственности жилого помещения, находящегося на территории Российской Федерации, он может в случае фактического проживания в данном помещении заявить его в качестве своего места пребывания. В этом случае для постановки на учет по месту пребывания такой иностранный гражданин представляет уведомление о своем прибытии в место пребывания и документ, подтверждающий право собственности на жилое помещение в МФЦ, в соответствии с частью 3.1 статьи 22 Федерального закона № 109-ФЗ. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Постоянно проживающий в Российской Федерации иностранный гражданин с письменного согласия принимающей стороны вправе самостоятельно уведомить о своем прибытии в место пребывания ПВМ ТО УМВД через МФЦ, в соответствии с частью 4 статьи 22 Федерального закона № 109-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Постоянно или временно проживающие в Российской Федерации иностранные граждане и лица без гражданства подлежат регистрации по месту жительства и учету по месту пребывания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Регистрация по месту жительства включает в себя фиксацию адреса конкретного жилого помещения в виде на жительство (далее — ВНЖ, вид на жительство), либо в разрешении на временное проживание (далее — РВП, разрешение на временное проживание) лица без гражданства, либо в документе, удостоверяющем личность иностранного гражданина или лица без гражданства и признаваемом Российской Федерацией в этом качестве, в котором проставлена отметка о разрешении на временное проживание или отметка о разрешении на временное проживание в целях получения образования (далее — РВПО, разрешение на временное проживание в целях получения образования), а также в учетных документах органа миграционного учета и в государственной информационной системе миграционного учета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Законный представитель иностранного гражданина, не достигшего 18-летнего возраста или признанного судом недееспособным (ограниченно дееспособным).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16286" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16286" w:rsidRDefault="00A16286">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16286" w:rsidRPr="00A16286" w:rsidRDefault="00A16286">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="00000A"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="00000A"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Подуслуга 1 — Постановка на учет по месту пребывания - Прием уведомления о прибытии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Заявитель, подающий уведомление о прибытии лично в 2-х экземплярах, предъявляет документ, удостоверяющий его личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Принимающая сторона к уведомлению о прибытии, представляемому лично,  прилагает:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Копии всех страниц документа, удостоверяющего личность иностранного гражданина, которые содержат информацию о данном иностранном гражданине и (или) имеют отметки о пересечении Государственной границы Российской Федерации либо иного иностранного государства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Копию документа, подтверждающего право пользования жилым или иным помещением, предоставляемым иностранному гражданину для фактического проживания - в случае отсутствия сведений, содержащихся в указанных документах, в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг, за исключением случая, предусмотренного частью 2 статьи 21 Федерального закона № 109-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Копию документа, подтверждающего полномочия ответственного лица организации (в случае, если принимающей стороной выступает организация).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>При обращении иностранного гражданина в соответствии с частью 3.1 статьи 22 Федерального закона № 109-ФЗ лично в отдел МФЦ к уведомлению о прибытии прилагаются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Копии всех страниц документа, удостоверяющего личность иностранного гражданина, которые содержат информацию о данном иностранном гражданине и (или) имеют отметки о пересечении Государственной границы Российской Федерации либо иного иностранного государства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Копия документа, подтверждающего право собственности данного иностранного гражданина на жилое помещение, в случае отсутствия сведений, содержащихся в указанном документе, в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>При самостоятельном (личном) уведомлении ПВМ ТО УМВД через МФЦ в соответствии с частью 4 статьи 22 Федерального закона № 109-ФЗ постоянно проживающим в Российской Федерации иностранным гражданином о своем прибытии в место пребывания к уведомлению о прибытии прилагаются следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Копии всех страниц документа, удостоверяющего личность иностранного гражданина, которые содержат информацию о данном иностранном гражданине и (или) имеют отметки о пересечении Государственной границы Российской Федерации либо иного иностранного государства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Письменное согласие принимающей стороны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Копия документа, удостоверяющего личность гражданина Российской Федерации (иностранного гражданина или ответственного лица организации), выступающего в качестве принимающей стороны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>4. Копия документа, подтверждающего право принимающей стороны пользования жилым или иным помещением, предоставляемым для фактического проживания иностранному гражданину - в случае отсутствия сведений, содержащихся в указанных документах, в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для постановки на учет по месту пребывания несовершеннолетнего иностранного гражданина в возрасте до 1 года, родившегося на территории Российской Федерации, не выезжавшего за пределы территории Российской Федерации и не имеющего паспорта иностранного гражданина либо иного документа, удостоверяющего личность иностранного гражданина, документом, удостоверяющим его личность, является свидетельство о рождении этого иностранного гражданина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="00000A"/>
-[...272 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:t>Подуслуга 2  — Постановка на учет по месту пребывания - Прием уведомления о прибытии при продлении заявленного срока пребывания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для подтверждения факта продления срока пребывания при подаче уведомления о прибытии в порядке продления заявитель наряду с документами, предусмотренными при приеме уведомления о прибытии предоставляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Визу с продленным сроком действия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Разрешение на работу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Патент, при продлении срока действия патента, дополнительно квитанцию об уплате налога на доходы физических лиц в виде фиксированного авансового платежа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Копии документов, обозначенных выше, специалист МФЦ приобщает к отрывной части уведомления наряду с копиями документов которые предоставляются при приеме уведомления о прибытии , а также документами о собственности в случае их представления заявителем по собственной инициативе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Подуслуга</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2</w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:t>Подуслуга 3 — Изменение сведений об иностранном гражданине</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Принимающая сторона или иностранный гражданин в случаях, предусмотренных частями 3.1 и 4 статьи 22 Федерального закона № 109-ФЗ, в течение 3 рабочих дней представляют лично заполненные 2 бланка  уведомления о прибытии с приложением к нему мотивированного заявления в произвольной форме и копий документов, подтверждающих изменение следующих сведений об иностранном гражданине:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Вид и реквизиты документа, удостоверяющего личность иностранного гражданина и признаваемого Российской Федерацией в этом качестве (наименование, серия, номер, дата и место выдачи, срок действия).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Фамилия, имя, отчество (при их наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Дата и место рождения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>4. Пол.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>5. Гражданство (подданство).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>6. Профессия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>7. Сведения о законных представителях (родителях, усыновителях, опекунах, попечителях).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Постановка на учет по месту пребывания - Прием уведомления о прибытии при продлении заявленного срока пребывания</w:t>
-[...22 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>приеме уведомления о прибытии</w:t>
-[...132 lines deleted...]
-              <w:rPr>
+              <w:t>Подуслуга 4 — Прием уведомления об убытии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для снятия иностранного гражданина с учета по месту пребывания принимающая сторона предоставляет уведомление об убытии, за исключением случаев, предусмотренных пунктами 1 - 4 части 1, частью 1.1 статьи 23 Федерального закона №109-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Уведомление об убытии может быть представлено в ПВМ ТО УМВД на районном уровне непосредственно или через МФЦ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Оформление уведомления об убытии иностранного гражданина или лица без гражданства из места пребывания производится принимающей стороной.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Заявитель предоставляет в МФЦ уведомление об убытии в двух экземплярах по установленной форме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>приеме уведомления о прибытии</w:t>
-[...34 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Подуслуга 5— Регистрации по месту жительства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для регистрации по месту жительства заявитель предоставляет заявление о регистрации по установленной Административным регламентом форме лично в отдел МФЦ по месту нахождения жилого помещения следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Документ, удостоверяющий личность (представление лицом без гражданства не требуется).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Вид на жительство или разрешение на временное проживание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Документы, подтверждающие право пользования жилым помещением  в соответствии с законодательством Российской Федерации, и их копии - в случае отсутствия сведений, содержащихся в указанных документах, в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для проставления отметки о регистрации (снятии с регистрации) иностранного гражданина по месту жительства иностранный гражданин представляет лично вид на жительство либо в случаях, предусмотренных пунктом 14 Правил осуществления миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 января 2007 г. № 9, документ удостоверяющий его личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Подуслуга 6 —  Регистрации по иному месту жительства и снятия с регистрации по прежнему месту жительства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для регистрации по месту жительства заявитель предоставляет заявление о регистрации по новому месту жительства с заполненной отрывной частью по установленной Административным регламентом форме лично в отдел МФЦ по месту нахождения жилого помещения следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1. Документ, удостоверяющий личность (представление лицом без гражданства не требуется).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2. Вид на жительство или разрешение на временное проживание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3. Документы, подтверждающие право пользования жилым помещением  в соответствии с законодательством Российской Федерации, и их копии - в случае отсутствия сведений, содержащихся в указанных документах, в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Для проставления отметки о регистрации (снятии с регистрации) иностранного гражданина по месту жительства иностранный гражданин представляет лично вид на жительство либо в случаях, предусмотренных пунктом 14 Правил осуществления миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 января 2007 г. № 9, документ удостоверяющий его личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...72 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...567 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Подуслуга 7 — Снятие иностранного гражданина с регистрации по месту жительства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Заинтересованное физическое или юридическое лицо для осуществления снятия иностранного гражданина с регистрации по месту жительства при прекращении у данного иностранного гражданина права пользования жилым помещением по основаниям, предусмотренным законодательством Российской Федерации, или при вступлении в законную силу решения суда о признании регистрации иностранного гражданина по месту жительства недействительной, или в случае смерти иностранного гражданина в Российской Федерации либо вступления в законную силу решения суда о признании иностранного гражданина, находившегося в Российской Федерации, безвестно отсутствующим или об объявлении его умершим, представляет лично заявление о снятии с регистрации по установленной Административным регламентом форме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
               <w:t>Лицо, подающее заявление о снятии с регистрации обязано представить документ, удостоверяющий его личность.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16286" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...153 lines deleted...]
-              <w:t xml:space="preserve"> документ.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>В случае если заявление о снятии с регистрации подается юридическим лицом также представляется документ, подтверждающий полномочия представителя юридического лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="531"/>
+          <w:trHeight w:val="531" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...7 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16286" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...4 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Для предоставления государственной услуги заявитель вправе представить:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16286" w:rsidRDefault="00A16286" w:rsidP="00A16286">
-[...4 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Копии документов, подтверждающих право пользования жилым или иным помещением в соответствии с законодательством Российской Федерации, либо документы подтверждающие прекращение у иностранного гражданина права пользования жилым помещением по основаниям, предусмотренным законодательством Российской Федерации, если сведения, содержащиеся в них, находятся в распоряжении органов, предоставляющих государственные услуги, органов, предоставляющих муниципальные услуги, иных государственных органов, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, участвующих в предоставлении государственных или муниципальных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Организация, выступающая в качестве принимающей стороны, вправе не представлять копии указанных документов в случае, предусмотренном частью 2 статьи 21 Федерального закона № 109-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Копию миграционной карты (за исключением случаев освобождения иностранного гражданина от обязанности по заполнению миграционной карты в соответствии с международным договором Российской Федерации, а также случая получения лицом без гражданства временного удостоверения личности лица без гражданства в Российской Федерации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Принимающая сторона или в случаях, предусмотренных частью 3.1 статьи 22 Федерального закона № 109-ФЗ, иностранный гражданин вправе не представлять копию миграционной карты в ПВМ ТО УМВД . В случае непредставления копии миграционной карты ПВМ ТО УМВД проверяет на основании имеющихся сведений данные об иностранном гражданине, содержащиеся в миграционной карте.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="0000FF"/>
-[...174 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Документ, подтверждающий уплату государственной пошлины.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854653" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00854653" w:rsidRDefault="00DF6A2F">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16286" w:rsidRPr="00A16286" w:rsidRDefault="00A16286" w:rsidP="006971F2">
-[...71 lines deleted...]
-              <w:t>- Снятие иностранного гражданина с учета по месту пребывания.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>1. Регистрация иностранного гражданина по месту жительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>2. Снятие иностранного гражданина с регистрации по месту жительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>3. Постановка иностранного гражданина на учет по месту пребывания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>4.  Снятие иностранного гражданина с учета по месту пребывания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006971F2" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...371 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>осуществляется</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>незамедлительно, сотрудник (работник) проставляет отметку о приеме уведомления (при отсутствии оснований для отказа) и возвращает заявителю отрывную часть бланка уведомления о прибытии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Регистрация по месту жительства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осуществляется не позднее рабочего дня, следующего за днем поступления документов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>из МФЦ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в орган миграционного учета (при этом документы должны быть переданы ответственным лицом  не позднее рабочего дня, следующего за днем обращения гражданина);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не позднее восьми рабочих дней со дня подачи необходимых документов, если в орган миграционного учета не представлен документ, подтверждающий право пользования жилым помещением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Снятие иностранного гражданина с учета по месту пребывания</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осуществляется путем фиксации должностным лицом территориального органа МВД России в течение 3 рабочих дней соответствующих сведений в учетных документах и внесения их в государственную информационную систему миграционного учета (пп. 40 Правил осуществления миграционного учета).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Снятие иностранного гражданина с регистрации по месту жительства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осуществляется в день приема должностным лицом территориального органа МВД России заявления о снятии иностранного гражданина с регистрации по месту жительства с приложением необходимых документов (п. 16(4) Правил осуществления миграционного учета).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В случае непредставления документов, необходимых для снятия иностранного гражданина с регистрации по месту жительства, должностное лицо территориального органа МВД России, принявшее заявление о снятии иностранного гражданина с регистрации по месту жительства, самостоятельно запрашивает соответствующие документы (сведения) в государственных органах, органах местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организациях. Снятие с регистрации иностранного гражданина по месту жительства осуществляется не позднее рабочего дня, следующего за днем получения запрошенных документов (сведений) (п. 17 Правил осуществления миграционного учета).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006971F2" w:rsidTr="00A16286">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="815"/>
+          <w:trHeight w:val="815" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...7 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRPr="006971F2" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...158 lines deleted...]
-            <w:r w:rsidRPr="006971F2">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нарушение требований, предусмотренных пунктами 7, 16(3) и 27 Правил осуществления миграционного учета и приказом МВД России от 14 сентября 2020 года № 641, к форме и содержанию заявления о регистрации либо заявления о снятии с регистрации, либо уведомления о прибытии, либо уведомления об убытии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2. Если текст заявления о регистрации либо заявления о снятии с регистрации, либо уведомления о прибытии, либо уведомления об убытии, либо заявления о снятии с учета по месту пребывания не поддается прочтению.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006971F2" w:rsidRPr="006971F2" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006971F2">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>3. Если в заявлении о регистрации либо в заявлении о снятии с регистрации, либо в уведомлении о прибытии, либо в уведомлении об убытии, либо в заявлении о снятии с учета по месту пребывания имеются исправления.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006971F2" w:rsidRPr="006971F2" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006971F2">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4. Отсутствие документов, обязательное представление которых предусмотрено Административным регламентом.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006971F2" w:rsidRPr="00192679" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Истечение срока временного пребывания иностранного гражданина в Российской Федерации, разрешения на временное проживание, разрешения на временное проживание в целях получения образования или срока действия документа, удостоверяющего личность заявителя или иностранного гражданина, в отношении которого подается заявление о регистрации либо уведомление о прибытии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Если срок постановки иностранного гражданина на учет по месту пребывания, заявленный в уведомлении о прибытии, превышает срок временного пребывания такого иностранного гражданина в Российской Федерации, установленный законодательством Российской Федерации или международными договорами Российской Федерации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006971F2" w:rsidTr="00A16286">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...7 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRPr="006971F2" w:rsidRDefault="006971F2" w:rsidP="006971F2">
-[...135 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>За регистрацию иностранного гражданина или лица без гражданства по месту жительства - 1000 рублей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>За постановку иностранного гражданина или лица без гражданства на учет по месту пребывания - 500 рублей.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006971F2" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...45 lines deleted...]
-              <w:t>Для предоставления муниципальной услуги в многофункциональном центре от заявителя требуется только подать заявление с комплектом соответствующих документов и получить результат в установленные настоящим административным регламентом сроки.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006971F2" w:rsidTr="00A16286">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-[...7 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Административный регламент</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12905" w:type="dxa"/>
+            <w:tcW w:w="12602" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="006971F2" w:rsidRDefault="006971F2">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МВД России от 10.12.2020 N 856 «Об утверждении Административного регламента Министерства внутренних дел Российской Федерации по предоставлению государственной услуги по осуществлению миграционного учета иностранных граждан и лиц без гражданства в Российской Федерации, форм заявления иностранного гражданина или лица без гражданства о регистрации по месту жительства, заявления о снятии иностранного гражданина или лица без гражданства с регистрации по месту жительства, уведомления о прибытии иностранного гражданина или лица без гражданства в место пребывания, отметок о регистрации (снятии с регистрации) иностранного гражданина или лица без гражданства по месту жительства, отметок о подтверждении выполнения принимающей стороной и иностранным гражданином или лицом без гражданства действий, необходимых для его постановки на учет по месту пребывания, проставляемых, в том числе, многофункциональным центром предоставления государственных и муниципальных услуг».</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00854653" w:rsidRDefault="00854653"/>
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="-2254"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4294964838"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-[...35 lines deleted...]
-    <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...21 lines deleted...]
-  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...7 lines deleted...]
-  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
       <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...20 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-    <w:name w:val="ListLabel 1"/>
+  <w:style w:type="character" w:styleId="-user" w:customStyle="1">
+    <w:name w:val="Интернет-ссылка (user)"/>
     <w:qFormat/>
-    <w:rPr>
-[...123 lines deleted...]
-    <w:name w:val="Интернет-ссылка"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="004C0105"/>
+    <w:rsid w:val="004c0105"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel19">
-[...310 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a6"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="user" w:customStyle="1">
+    <w:name w:val="Заголовок (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004166E5"/>
+    <w:rsid w:val="004166e5"/>
     <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
-    <w:rsid w:val="001F41F3"/>
+    <w:rsid w:val="001f41f3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:b/>
       <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
-    <w:rsid w:val="0039620A"/>
+    <w:rsid w:val="0039620a"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs=""/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C0105"/>
+    <w:rsid w:val="004c0105"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:after="119" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="119"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...167 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="numbering" w:styleId="Style17" w:default="1">
+    <w:name w:val="Без списка"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...617 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...280 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02BCDFA1-5910-4E7C-A8D5-5D565332170D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>LibreOffice/25.2.5.2$Windows_X86_64 LibreOffice_project/03d19516eb2e1dd5d4ccd751a0d6f35f35e08022</Application>
+  <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
+  <Pages>11</Pages>
+  <Words>2475</Words>
+  <Characters>17784</Characters>
+  <CharactersWithSpaces>20181</CharactersWithSpaces>
+  <Paragraphs>105</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Кондакова Наталия Петровна</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...2 lines deleted...]
-  <dc:language>ru-RU</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-    <vt:lpwstr>14.0000</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
-    <vt:i4>0</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-[...6 lines deleted...]
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
+    <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>