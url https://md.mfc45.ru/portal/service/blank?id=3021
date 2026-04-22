--- v0 (2025-10-31)
+++ v1 (2026-04-22)
@@ -289,117 +289,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="233" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif;Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Постановление Администрации города Кургана от </w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> "Об утверждении </w:t>
+              <w:t xml:space="preserve">Постановление Администрации города Кургана от 07.10.2025 № 10166 "Об утверждении </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Административного регламента предоставления Департаментом жилищно-коммунального хозяйства Администрации города Кургана муниципальной услуги "Приватизация жилых помещений, находящихся в муниципальной собственности города Кургана, а также передача в муниципальную собственность города Кургана жилых помещений, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif;Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>приватизированных гражданами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="666" w:hRule="atLeast"/>
@@ -1306,51 +1240,60 @@
               <w:t>В случае, если для предоставления услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Для выдачи дубликата договора бесплатной передачи жилого помещения в собственность граждан:</w:t>
             </w:r>
@@ -1522,51 +1465,61 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Для передачи в муниципальную собственность города Кургана жилых помещений, приватизированных гражданами:</w:t>
@@ -2159,51 +2112,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3) архивная справка о факте заключения договора бесплатной передачи жилого помещения в собственность граждан Российской Федерации, в случае если данный договор передан на постоянное хранение в государственные или муниципальные архивы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style17"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Для передачи в муниципальную собственность города Кургана жилых помещений, приватизированных гражданами:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -2876,55 +2836,50 @@
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -3324,51 +3279,51 @@
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style23">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style24">
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="Style23"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style25">
     <w:name w:val="Обычный (веб)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:overflowPunct w:val="false"/>
+      <w:overflowPunct w:val="true"/>
       <w:spacing w:lineRule="auto" w:line="324" w:before="0" w:after="360"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>