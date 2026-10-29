--- v0 (2025-10-21)
+++ v1 (2026-10-29)
@@ -414,51 +414,51 @@
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Отдел организации строительства и связи г. Курган, ул. Пушкина, д. 83/1, кабинет N 14. 42-86-80, доб. 639, 640; 42-86-82, доб. 641. </w:t>
               <w:br/>
               <w:t>Часы работы: Пн-Пт с 8-30 до 17-30; обед с 12-00 до 13-00;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="840" w:hRule="atLeast"/>
+          <w:trHeight w:val="5399" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
@@ -516,51 +516,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>застройщик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - физическое или юридическое лицо, обеспечивающее на принадлежащем ему земельном участке или на земельном участке иного правообладателя (которому при осуществлении бюджетных инвестиций в объекты капитального строительства государственной (муниципальной) собственности органы государственной власти (государственные органы), Государственная корпорация по атомной энергии «Росатом», Государственная корпорация по космической деятельности «Роскосмос», органы управления государственными внебюджетными фондами или органы местного самоуправления передали в случаях, установленных бюджетным законодательством Российской Федерации, на основании соглашений свои полномочия государственного (муниципального) заказчика) строительство, реконструкцию объектов капитального строительства, а также выполнение инженерных изысканий, подготовку проектной документации для их строительства, реконструкции (далее - заявитель).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>технический заказчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
@@ -735,51 +735,51 @@
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> РФ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="117" w:hRule="atLeast"/>
+          <w:trHeight w:val="3975" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -793,236 +793,244 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="118" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:hyperlink w:anchor="P818">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>заявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> о выдаче разрешения на ввод объекта в эксплуатацию ( может быть в произвольной форме), с указанием:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- фамилии, имени, отчества, почтового адреса, контактного телефона - для физических лиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- полного наименования, почтового адреса, контактного телефона - для юридических лиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- наименования и места расположения (адреса) объекта на ввод в эксплуатацию которого заявитель получает разрешение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- перечня прилагаемых к заявлению документов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="P766"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) правоустанавливающие документы на земельный участок, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>в том числе соглашение об установлении сервитута, решение об установлении публичного сервитута;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="P767"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3) акт приемки объекта капитального строительства (в случае осуществления строительства, реконструкции на основании договора строительного подряда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4) акт, подтверждающий соответствие параметров построенного, реконструированного объекта капитального строительства проектной документации, в том числе требованиям энергетической эффективности и требованиям оснащенности объекта капитального строительства приборами учета используемых энергетических ресурсов, и подписанный лицом, осуществляющим строительство (лицом, осуществляющим строительство, и застройщиком или техническим заказчиком в случае осуществления строительства, реконструкции на основании договора строительного подряда, а также лицом, осуществляющим строительный контроль, в случае осуществления строительного контроля на основании договора) (может быть оформлен по форме согласно Административному регламенту).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Положения настоящего подпункта </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>не распространяются</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
@@ -1066,50 +1074,51 @@
                 </w:rPr>
                 <w:t>ч. 2 ст. 48</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ФЗ от 23.11.2009 г. № 261-ФЗ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Указанный документ должен содержать информацию о нормативных значениях показателей, включенных в состав требований энергетической эффективности объекта капитального строительства, и о фактических значениях таких показателей, определенных в отношении построенного, реконструированного объекта капитального строительства в результате проведенных исследований, замеров, экспертиз, испытаний, а также иную информацию, на основе которой устанавливается соответствие такого объекта требованиям энергетической эффективности и требованиям его оснащенности приборами учета используемых энергетических ресурсов. При строительстве, реконструкции многоквартирного дома заключение органа государственного строительного надзора также должно содержать информацию о классе энергетической эффективности многоквартирного дома, определяемом в соответствии с законодательством об энергосбережении и о повышении энергетической эффективности. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Положения настоящего абзаца не распространяются на проектную документацию объектов капитального строительства, утвержденную застройщиком (заказчиком) или направленную им на государственную экспертизу до дня вступления в силу Ф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
@@ -1162,148 +1171,138 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>З</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 23.11.2009 г. № 261-ФЗ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="P772"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5) документы, подтверждающие соответствие построенного, реконструированного объекта капитального строительства техническим условиям и подписанные представителями организаций, осуществляющих эксплуатацию сетей инженерно-технического обеспечения (при их наличии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6) схема, отображающая расположение построенного, реконструированного объекта капитального строительства, расположение сетей инженерно-технического обеспечения в границах земельного участка и планировочную организацию земельного участка и подписанная лицом, осуществляющим строительство (лицом, осуществляющим строительство, и застройщиком или техническим заказчиком в случае осуществления строительства, реконструкции на основании договора строительного подряда), за исключением случаев строительства, реконструкции линейного объекта;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7) документ, подтверждающий заключение договора обязательного страхования гражданской ответственности владельца опасного объекта за причинение вреда в результате аварии на опасном объекте в соответствии с законодательством РФ об обязательном страховании гражданской ответственности владельца опасного объекта за причинение вреда в результате аварии на опасном объекте;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:jc w:val="both"/>
-[...34 lines deleted...]
-              <w:t>9) технический план объекта капитального строительства, подготовленный в соответствии с ФЗ от 13.07.2015 г. № 218-ФЗ «О государственной регистрации недвижимости».</w:t>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) технический план объекта капитального строительства, подготовленный в соответствии с ФЗ от 13.07.2015 г. № 218-ФЗ «О государственной регистрации недвижимости».</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -1378,118 +1377,121 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="118" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Если указанные документы (их копии или сведения, содержащиеся в них) отсутствуют в распоряжении органов государственной власти, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) правоустанавливающие документы на земельный участок, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>в том числе соглашение об установлении сервитута, решение об установлении публичного сервитута;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) акт приемки объекта капитального строительства (в случае осуществления строительства, реконструкции на основании договора строительного подряда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) акт, подтверждающий соответствие параметров построенного, реконструированного объекта капитального строительства проектной документации, в том числе требованиям энергетической эффективности и требованиям оснащенности объекта капитального строительства приборами учета используемых энергетических ресурсов, и подписанный лицом, осуществляющим строительство (лицом, осуществляющим строительство, и застройщиком или техническим заказчиком в случае осуществления строительства, реконструкции на основании договора строительного подряда, а также лицом, осуществляющим строительный контроль, в случае осуществления строительного контроля на основании договора) (может быть оформлен по форме согласно Административному регламенту). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Положения настоящего подпункта не распространяются на проектную документацию объектов капитального строительства, утвержденную застройщиком (заказчиком) или направленную им на государственную экспертизу до дня вступления в силу Ф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
@@ -1542,50 +1544,51 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>З</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 23.11.2009 г. № 261-ФЗ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Указанный документ должен содержать информацию о нормативных значениях показателей, включенных в состав требований энергетической эффективности объекта капитального строительства, и о фактических значениях таких показателей, определенных в отношении построенного, реконструированного объекта капитального строительства в результате проведенных исследований, замеров, экспертиз, испытаний, а также иную информацию, на основе которой устанавливается соответствие такого объекта требованиям энергетической эффективности и требованиям его оснащенности приборами учета используемых энергетических ресурсов. При строительстве, реконструкции многоквартирного дома заключение органа государственного строительного надзора также должно содержать информацию о классе энергетической эффективности многоквартирного дома, определяемом в соответствии с законодательством об энергосбережении и о повышении энергетической эффективности. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Положения настоящего абзаца не распространяются на проектную документацию объектов капитального строительства, утвержденную застройщиком (заказчиком) или направленную им на государственную экспертизу до дня вступления в силу </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
@@ -1638,92 +1641,93 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>З</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 23.11.2009 г. № 261-ФЗ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4) документы, подтверждающие соответствие построенного, реконструированного объекта капитального строительства техническим условиям и подписанные представителями организаций, осуществляющих эксплуатацию сетей инженерно-технического обеспечения (при их наличии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5) схема, отображающая расположение построенного, реконструированного объекта капитального строительства, расположение сетей инженерно-технического обеспечения в границах земельного участка и планировочную организацию земельного участка и подписанная лицом, осуществляющим строительство (лицом, осуществляющим строительство, и застройщиком или техническим заказчиком в случае осуществления строительства, реконструкции на основании договора строительного подряда), за исключением случаев строительства, реконструкции линейного объекта;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="847" w:hRule="atLeast"/>
+          <w:trHeight w:val="682" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1779,51 +1783,53 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) отказ в выдаче разрешения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="1163" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -2081,50 +2087,56 @@
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
@@ -2853,66 +2865,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
-[...5 lines deleted...]
-  <Paragraphs>49</Paragraphs>
+  <Application>LibreOffice/7.0.0.3$Windows_X86_64 LibreOffice_project/8061b3e9204bef6b321a21033174034a5e2ea88e</Application>
+  <Pages>4</Pages>
+  <Words>1429</Words>
+  <Characters>11349</Characters>
+  <CharactersWithSpaces>12731</CharactersWithSpaces>
+  <Paragraphs>48</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>15.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>