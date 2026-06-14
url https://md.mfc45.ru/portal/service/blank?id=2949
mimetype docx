--- v0 (2025-10-12)
+++ v1 (2026-06-14)
@@ -19,134 +19,136 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15930" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-341" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3255"/>
+        <w:gridCol w:w="3254"/>
         <w:gridCol w:w="12675"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>«Подготовка уведомления о соответствии (несоответствии) указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и допустимости (недопустимости) размещения объекта индивидуального жилищного строительства или садового дома на земельном участке»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -155,98 +157,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Постановление Администрации города Кургана от 24.04.2019 г. № 2593 "Об утверждении Административного регламента предоставления Департаментом архитектуры, строительства и земельных отношений Администрации города Кургана муниципальной услуги «Подготовка уведомления о соответствии (несоответствии) указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и допустимости (недопустимости) размещения объекта индивидуального жилищного строительства или садового дома на земельном участке» (в ред. ПАГ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 20.04.2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2313) </w:t>
+              <w:t xml:space="preserve"> 2313)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -256,182 +259,170 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Услуга </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">редоставляется </w:t>
+              <w:t>редоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Администрац</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> города Кургана</w:t>
+              <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Департаментом архитектуры, строительства и земельных отношений Администрации города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -442,210 +433,164 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...71 lines deleted...]
-              <w:t>с 13-00 ч. до 17-00 ч.;</w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел перспективного развития города г. Курган, ул. Пушкина, дом 83/1, кабинет № 4. 42-86-82 доб.643 , 42-86-81 доб. 603#</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>часы приема: Пн, Пт с 9-00 ч. до 12-00 ч.; Ср с 13-00 ч. до 17-00 ч.;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="840" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Категории получателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>З</w:t>
-[...10 lines deleted...]
-              <w:t>астройщики</w:t>
+              <w:t>Застройщики</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> физические или юридические лица</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -659,51 +604,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>либо их уполномоченные представители</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="3735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -712,428 +657,475 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1) уведомление по форме, с указанием:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- фамилии, имени, отчества (при наличии), места жительства заявителя, реквизитов документа, удостоверяющего личность (для физического лица);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- наименования и места нахождения заявителя (для юридического лица), а также государственного регистрационного номера записи о государственной регистрации юридического лица в едином государственном реестре юридических лиц и идентификационного номера налогоплательщика, за исключением случая, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- кадастрового номера земельного участка (при его наличии), адреса или описания местоположения земельного участка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- сведений о праве заявителя на земельный участок, а также сведений о наличии прав иных лиц на земельный участок (при наличии таких лиц);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- сведений о виде разрешенного использования земельного участка и объекта капитального строительства (объекта индивидуального жилищного строительства или садового дома);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- сведений о планируемых параметрах объекта индивидуального жилищного строительства или садового дома, в целях строительства или реконструкции которых подано уведомление, в том числе об отступах от границ земельного участка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- сведений о том, что объект индивидуального жилищного строительства или садовый дом не предназначен для раздела на самостоятельные объекты недвижимости;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- почтового адреса и (или) адреса электронной почты для связи с заявителем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- способа направления заявителю уведомлений о соответствии указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и допустимости размещения объекта индивидуального жилищного строительства или садового дома на земельном участке либо о несоответствии указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и (или) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>недопустимости размещения объекта индивидуального жилищного строительства или садового дома на земельном участке;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сведения о договоре строительного подряда с использованием счета эскроу, включая сведения о лице, выполняющем работы по строительству объекта индивидуального жилищного строительства на основании такого договора (при строительстве объекта индивидуального жилищного строительства в соответствии с Федеральным законом «О строительстве жилых домов по договорам строительного подряда с использованием счетов эскроу»);»; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) правоустанавливающие документы на земельный участок в случае, если права на него не зарегистрированы в Едином государственном реестре недвижимости;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3) документ, подтверждающий полномочия представителя заявителя, в случае, если уведомление направлено представителем заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4) заверенный перевод на русский язык документов о государственной регистрации юридического лица в соответствии с законодательством иностранного государства в случае, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) описание внешнего облика объекта индивидуального жилищного строительства или садового дома в случае, если строительство или реконструкция объекта индивидуального жилищного строительства или садового дома планируется в границах территории исторического поселения федерального или регионального значения, за исключением случая, если заявитель осуществляет строительство или реконструкцию объекта индивидуального жилищного строительства или садового дома в границах территории исторического поселения федерального или регионального значения в соответствии с типовым архитектурным решением объекта капитального строительства, утвержденным в соответствии с Федеральным </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>законом</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 25.06.2002 г. № 73-ФЗ «Об объектах культурного наследия (памятниках истории и культуры) народов Российской Федерации» для данного исторического поселения (в этом случае в уведомлении о планируемом строительстве указывается на такое типовое архитектурное решение).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Описание внешнего облика объекта индивидуального жилищного строительства или садового дома включает в себя описание в текстовой форме и графическое описание. Описание внешнего облика объекта индивидуального жилищного строительства или садового дома в текстовой форме включает в себя указание на параметры объекта индивидуального жилищного строительства или садового дома, цветовое решение их внешнего облика, планируемые к использованию строительные материалы, определяющие внешний облик объекта индивидуального жилищного строительства или садового дома, а также описание иных характеристик объекта индивидуального жилищного строительства или садового дома, требования к которым установлены градостроительным регламентом в качестве требований к архитектурным решениям объекта капитального строительства. Графическое описание представляет собой изображение внешнего облика объекта индивидуального жилищного строительства или садового дома, включая фасады и конфигурацию объекта индивидуального жилищного строительства или садового дома.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010 г. №210-ФЗ, дополнительно предоставляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти). </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>В случае если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с частью 3 статьи 7 Федерального закона от 27.07.2010 г. №210-ФЗ, дополнительно предоставляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="785" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1142,474 +1134,466 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) </w:t>
-[...7 lines deleted...]
-              <w:t>правоустанавливающие документы на земельный участок,</w:t>
+              <w:t>1) правоустанавливающие документы на земельный участок,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> права на который не зарегистрированы в Едином государственном реестре недвижимости.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2857" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат оказания услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1) направление заявителю уведомления о соответствии указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и допустимости размещения объекта индивидуального жилищного строительства или садового дома на земельном участке либо о несоответствии указанных в уведомлении о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома параметров объекта индивидуального жилищного строительства или садового дома установленным параметрам и (или) недопустимости размещения объекта индивидуального жилищного строительства или садового дома на земельном участке;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) возврат уведомления о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома и прилагаемых к нему документов без рассмотрения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок оказания услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>В</w:t>
-[...12 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>В течение 7 рабочих дней со дня поступления уведомления о планируемых строительстве или реконструкции объекта индивидуального жилищного строительства или садового дома либо уведомления об изменении параметров планируемого строительства или реконструкции объекта индивидуального жилищного строительства или садового дома.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае если строительство или реконструкция объекта индивидуального жилищного строительства или садового дома планируется в границах территории исторического поселения федерального или регионального значения и в уведомлении не содержится указание на типовое архитектурное решение, в соответствии с которым планируется строительство или реконструкция таких объекта индивидуального жилищного строительства или садового дома, срок предоставления муниципальной услуги в течение 20 рабочих дней со дня поступления уведомления.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">В случае предоставления заявителем документов через МФЦ срок </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>предоставления муниципальной услуги исчисляется со дня передачи МФЦ таких документов в Департамент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="527" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для оказания услуги, основания для отказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Отсутствуют</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="3254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость и порядок оплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
+      <w:pgMar w:left="851" w:right="567" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1634,51 +1618,51 @@
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
@@ -1807,50 +1791,51 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a3"/>
@@ -1993,70 +1978,72 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005d143e"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:beforeAutospacing="1" w:after="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style23">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style24">
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="Style23"/>
     <w:qFormat/>
     <w:pPr/>
@@ -2362,54 +2349,54 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <Pages>3</Pages>
-  <Words>1114</Words>
-[...2 lines deleted...]
-  <Paragraphs>43</Paragraphs>
+  <Words>1163</Words>
+  <Characters>8852</Characters>
+  <CharactersWithSpaces>9973</CharactersWithSpaces>
+  <Paragraphs>44</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>