--- v0 (2025-11-03)
+++ v1 (2026-04-22)
@@ -1,1924 +1,3449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15363" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="285" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="12903"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="" w:cstheme="minorBidi"/>
-                <w:b w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t>Главное Управление социальной защиты населения</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Департамент социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="618" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> протезно-ортопедическими изделиями отдельных категорий граждан в Курганской области.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Обеспечение протезно-ортопедическими изделиями отдельных категорий граждан в Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="" w:cstheme="minorBidi"/>
-                <w:b w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="760" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:highlight w:val="white"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-              <w:t>Главного Управления социальной защиты населения</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Департаментом социальной политики Курганской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Право на обеспечение протезно-ортопедическими изделиями по медицинским показаниям согласно заключению врачебной комиссии медицинской организации имеют следующие категории граждан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1) дети-сироты и дети, оставшиеся без попечения родителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2) дети в возрасте до 18 лет, проживающие в стационарных организациях социального обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3) дети в возрасте до 18 лет, проживающие в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4) граждане, среднедушевой доход семьи которых не превышает 150 процентов величины прожиточного минимума на душу населения, установленной в Курганской области.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...96 lines deleted...]
-                <w:b w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Граждане, обеспечение которых протезно-ортопедическими изделиями производится в соответствии с федеральным законодательством, не имеют права на обеспечение протезно-ортопедическими изделиями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="8435" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:highlight w:val="white"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-                <w:highlight w:val="white"/>
+            <w:hyperlink r:id="rId2">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="false"/>
+                  <w:i w:val="false"/>
+                  <w:strike w:val="false"/>
+                  <w:dstrike w:val="false"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>заявлени</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гражданина (представителя гражданина или законного представителя гражданина (далее - представитель)) об обеспечении протезно-ортопедическими изделиями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>я</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документа, удостоверяющего личность гражданина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заключения врачебной комиссии медицинской организации, подтверждающего наличие медицинских показаний для обеспечения гражданина протезно-ортопедическим изделием, с указанием его вида и модели;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документа (сведений), подтверждающих рождение (усыновление) гражданина (для дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-сирот и дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, оставши</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>хся</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> без попечения родителей; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в стационарных организациях социального обслуживания; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId3">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="false"/>
+                  <w:i w:val="false"/>
+                  <w:strike w:val="false"/>
+                  <w:dstrike w:val="false"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>согласи</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на обработку персональных данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индивидуальной программы реабилитации и абилитации гражданина (при наличии у него инвалидности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>7) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов (сведений) органа опеки и попечительства, подтверждающих, что гражданин имеет статус ребенка-сироты, ребенка, оставшегося без попечения родителей (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-сирот и дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, оставшиеся без попечения родителей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...28 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>8) копии документов (сведений) о нахождении гражданина в стационарной организации социального обслуживания (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для детей в возрасте до 18 лет, проживающих в стационарных организациях социального обслуживания </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>9) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>я</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> свидетельства о заключении гражданами брака (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>граждан, среднедушевой доход семьи которых не превышает 150 процентов величины прожиточного минимума на душу населения, установленной в Курганской области);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...62 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>10) копии документов (сведений), подтверждающих доход семьи гражданина за последние три месяца, предшествующие месяцу подачи заявления (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>граждан, среднедушевой доход семьи которых не превышает 150 процентов величины прожиточного минимума на душу населения, установленной в Курганской области);;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>11) копии документов (сведений) из соответствующих организаций о наличии обстоятельств:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">супруг (супруга), проходящий(ая) военную службу по призыву в качестве сержанта, старшины, солдата или матроса либо обучающийся в военной профессиональной образовательной организации или военной образовательной организации высшего образования до заключения контракта о прохождении военной службы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-супруг (супруга), отсутствующий(ая) в семье в связи с осуждением к лишению свободы или нахождением под арестом, на принудительном лечении по решению суда, в связи с прохождением судебно-медицинской экспертизы на основании постановления следственных органов или суда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...33 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>12) копии документов, подтверждающих личность и полномочия представителя (в случае подачи заявления представителем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...33 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>13) копии документов (сведений) органа опеки и попечительства об установлении над ребенком (детьми) опеки (попечительства), в том числе по договору о приемной семье (при наличии соответствующего факта).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...218 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...28 lines deleted...]
-              <w:t>документы, подтверждающие доход семьи за последние три месяца, предшествующие месяцу подачи заявления.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документы (сведения) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">которые </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>гражданин (представитель) вправе представить по собственной инициативе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="" w:cstheme="minorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>отсутствуют</w:t>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документа (сведений), подтверждающих рождение (усыновление) гражданина (для дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-сирот и дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, оставши</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>хся</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> без попечения родителей; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в стационарных организациях социального обслуживания; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индивидуальной программы реабилитации и абилитации гражданина (при наличии у него инвалидности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов (сведений) органа опеки и попечительства, подтверждающих, что гражданин имеет статус ребенка-сироты, ребенка, оставшегося без попечения родителей (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-сирот и дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, оставшиеся без попечения родителей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>) копии документов (сведений) о нахождении гражданина в стационарной организации социального обслуживания (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для детей в возрасте до 18 лет, проживающих в стационарных организациях социального обслуживания </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>) копи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> свидетельства о заключении гражданами брака (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>дет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в возрасте до 18 лет, проживающи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в семьях со среднедушевым доходом, размер которого составляет не более 200 процентов величины прожиточного минимума на душу населения, установленной в Курганской области; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>граждан, среднедушевой доход семьи которых не превышает 150 процентов величины прожиточного минимума на душу населения, установленной в Курганской области);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>) копии документов (сведений) органа опеки и попечительства об установлении над ребенком (детьми) опеки (попечительства), в том числе по договору о приемной семье (при наличии соответствующего факта).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="200"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Результатом предоставления государственной услуги является обеспечение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>протезно-ортопедическими изделиями либо отказ в обеспечении протезно-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cstheme="minorBidi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>ортопедическими изделиями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Решение принимается Департаментом в течение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>десяти рабочих дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> со дня регистрации заявления гражданина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> со дня регистрации заявления об обеспечении протезно-ортопедическим изделием и документов, указанных в пункте 16 настоящего Административного регламента.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...4 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>отсутствуют</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1653" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Уведомление об обеспечении протезно-ортопедическими изделиями и внесении сведений о гражданине в реестр либо об отказе в обеспечении протезно-ортопедическими изделиями направляется Департаментом гражданину (представителю) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>в течение пяти рабочих дней со дня вынесения решения по указанному в заявлении адресу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...1 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат предоставления государственной услуги в МФЦ не выдается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-                <w:b w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...79 lines deleted...]
-              <w:t>б утверждении Административного регламента предоставления государственной услуги по обеспечению протезно-ортопедическими изделиями отдельных категорий граждан в Курганской области</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Постановление Правительства Курганской области от 28.08.2024 N 271 "Об утверждении Порядка обеспечения протезно-ортопедическими изделиями отдельных категорий граждан в Курганской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1929,88 +3454,88 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:compat/>
+  <w:autoHyphenation w:val="true"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr/>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
@@ -2137,197 +3662,77 @@
       <w:widowControl/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="1" w:customStyle="1">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
     <w:rsid w:val="002670ce"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="ListLabel1">
-[...124 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Style15">
     <w:name w:val="Основной шрифт абзаца"/>
     <w:qFormat/>
     <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="-">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Style17"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style18">
@@ -2346,79 +3751,78 @@
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style20">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ngscope" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Ng-scope" w:customStyle="1">
     <w:name w:val="ng-scope"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00b94dec"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005d143e"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:beforeAutospacing="1" w:after="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
@@ -2477,64 +3881,63 @@
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="Style21"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=74663&amp;dst=100095" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=74663&amp;dst=100100" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2783,71 +4186,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.2.2.2$Windows_X86_64 LibreOffice_project/2b840030fec2aae0fd2658d8d4f9548af4e3518d</Application>
+  <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
+  <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
   <Pages>4</Pages>
-  <Words>568</Words>
-[...2 lines deleted...]
-  <Paragraphs>46</Paragraphs>
+  <Words>893</Words>
+  <Characters>6543</Characters>
+  <CharactersWithSpaces>7387</CharactersWithSpaces>
+  <Paragraphs>52</Paragraphs>
+  <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Постановление Правительства Курганской области от 28.08.2024 N 271"Об утверждении Порядка обеспечения протезно-ортопедическими изделиями отдельных категорий граждан в Курганской области"(вместе с "Формой заявления об обеспечении протезно-ортопедическими изделиями", "Формой согласия на обработку персональных данных", "Списком государственных казенных учреждений, подведомственных Департаменту социальной политики Курганской области")</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>