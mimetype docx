--- v0 (2025-10-29)
+++ v1 (2026-10-31)
@@ -1,1323 +1,1451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15363" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="285" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="12903"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>Главное Управление социальной защиты населения</w:t>
+              <w:t>Департамент социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="618" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предоставление единовременной денежной выплаты малоимущим семьям, имеющим десять и более несовершеннолетних детей, в том числе усыновленных, на приобретение автотранспорта либо строительство объекта индивидуального жилищного строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="760" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="" w:cstheme="minorBidi"/>
-[...16 lines deleted...]
-              <w:t>Главное Управление социальной защиты населения</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется Департаментом социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="5396" w:hRule="atLeast"/>
+          <w:trHeight w:val="1321" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Заявители</w:t>
+              <w:t>Заявител</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...81 lines deleted...]
-              <w:t>Семьи, указанные в абзаце первом, которым в соответствии с Законом Курганской области от 9 марта 2007 года № 232 «О мерах по улучшению демографической ситуации в Курганской области» ранее была предоставлена единовременная денежная выплата на приобретение автотранспорта малоимущим семьям, имеющим десять и более несовершеннолетних детей, в том числе усыновленных, права на единовременную денежную выплату не имеют.</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Заявителями при предоставлении государственной услуги являются малоимущие семьи, воспитывающие десять и более несовершеннолетних детей, в том числе усыновленных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="873" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1) Заявление о предоставлении единовременной денежной выплаты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...12 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Сведения о рождении ребенка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (в случае регистрации записи акта о рождении ребенка за пределами территории Российской Федерации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...12 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документы, удостоверяющие права заявителя на земельный участок </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>в случае если права заявителя на земельный участок не зарегистрированы в Едином государственном реестре недвижимости</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
-[...25 lines deleted...]
-              <w:t>5) копия документа, подтверждающего право собственности на земельный участок.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Документы, подтверждающие полномочия представителя действовать от имени заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>5) Документ удостоверяющий личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="2081" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...13 lines deleted...]
-              <w:t>отсутствуют</w:t>
+              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1) сведения о рождении детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2) документы (сведения), подтверждающие совместное проживание детей с родителем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3) документы, подтверждающие доход семьи за три последних календарных месяца, предшествующих одному календарному месяцу перед месяцем подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4) документы (сведения) о зарегистрированных правах заявителя на земельный участок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...17 lines deleted...]
-              <w:t>езультатом предоставления государственной услуги являются предоставление единовременной денежной выплаты либо отказ в предоставлении единовременной денежной выплаты</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- предоставление единовременной выплаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- отказ в предоставлении единовременной выплаты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="220" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...62 lines deleted...]
-              <w:t>редоставлении единовременной денежной выплаты.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 к.д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...3 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>отсутствуют</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1653" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Результат предоставления государственной услуги в МФЦ не выдается.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Приказ Главного управления социальной защиты населения Курганской области от 7 июля 2015 года № 258 об утверждении Административного регламента предоставления Главным управлением социальной защиты населения Курганской области государственной услуги по предоставлению единовременной денежной выплаты малоимущим семьям, имеющим десять и более несовершеннолетних детей, в том числе усыновленных, на приобретение автотранспорта либо строительство объекта индивидуального жилищного строительства</w:t>
+              <w:t>Приказ Департамента социальной политики Курганской области от 26.08.2026 N 252/Пр "Об утверждении Административного регламента предоставления государственной услуги "Предоставление единовременной денежной выплаты малоимущим семьям, имеющим десять и более несовершеннолетних детей, в том числе усыновленных, на приобретение автотранспорта либо строительство объекта индивидуального жилищного строительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
@@ -1341,77 +1469,74 @@
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="360"/>
   <w:compat>
+    <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -1534,608 +1659,534 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="1" w:customStyle="1">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
     <w:rsid w:val="002670ce"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style15">
     <w:name w:val="Основной шрифт абзаца"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style17"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style17"/>
+    <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user">
+    <w:name w:val="Заголовок (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user1">
+    <w:name w:val="Указатель (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:hanging="0" w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ng-scope" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="ng-scope" w:customStyle="1">
     <w:name w:val="ng-scope"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00b94dec"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005d143e"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:beforeAutospacing="1" w:after="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style22">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="Style21"/>
+    <w:basedOn w:val="Style18"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:styleId="user2" w:default="1">
+    <w:name w:val="Без списка (user)"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>3</Pages>
-  <Words>438</Words>
-[...2 lines deleted...]
-  <Paragraphs>35</Paragraphs>
+  <Words>252</Words>
+  <Characters>2026</Characters>
+  <CharactersWithSpaces>2245</CharactersWithSpaces>
+  <Paragraphs>33</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.32</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Приказ Департамента социальной политики Курганской области от 26.08.2026 N 252/Пр"Об утверждении Административного регламента предоставления государственной услуги "Предоставление единовременной денежной выплаты малоимущим семьям, имеющим десять и более несовершеннолетних детей, в том числе усыновленных, на приобретение автотранспорта либо строительство объекта индивидуального жилищного строительства"(вместе с "Перечнем условных обозначений и сокращений", "Идентификаторами категорий (признаков) заявителей</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>