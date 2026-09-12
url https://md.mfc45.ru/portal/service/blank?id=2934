--- v0 (2025-10-22)
+++ v1 (2026-09-12)
@@ -6,1312 +6,1394 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15363" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="285" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2459"/>
-        <w:gridCol w:w="12903"/>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="12476"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Главное Управление социальной защиты населения</w:t>
+              <w:t>Департамент социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="618" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...6 lines deleted...]
-              <w:t>Оказание государственной социальной помощи на улучшение питания малоимущим семьям, воспитывающим восемь и более несовершеннолетних детей, в том числе усыновленных и приемных.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Назначение государственной социальной помощи на улучшение питания малоимущим семьям, воспитывающим восемь и более несовершеннолетних детей, в том числе усыновленных и приемных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:highlight w:val="white"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="760" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-              <w:t>Главного Управления социальной защиты населения</w:t>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется Государственным казенным учреждением "Центр социальной поддержки Курганской области", подведомственным Департаменту социальной политики Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1367" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...37 lines deleted...]
-              <w:t>Заявитель может обратиться за государственной услугой через законного представителя (доверенное лицо).</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Заявителями при предоставлении государственной услуги являются малоимущие семьи, воспитывающие восемь и более несовершеннолетних детей, в том числе усыновленных и приемных, среднедушевой доход которых ниже величины прожиточного минимума, установленной в Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="873" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
+              <w:t>- заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>1) заявление о назначении государственной социальной помощи;</w:t>
-[...176 lines deleted...]
-              <w:t>9) выписку из решения органа опеки и попечительства об установлении над ребенком опеки (попечительства), в том числе по договору о приемной семье.</w:t>
+              <w:t>- д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окументы (сведения) о рождении ребенка (в случае регистрации записи акта о рождении ребенка за пределами территории Российской Федерации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документы, подтверждающие полномочия представителя действовать от имени заявителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>отсутствуют</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>документы (сведения) о рождении детей (за исключением случаев регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документы (сведения), подтверждающие доход семьи за три последних календарных месяца, предшествующих одному календарному месяцу перед месяцем подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документы (сведения) о месте нахождения родителя (отбывает наказание, содержится под стражей, на принудительном лечении, направлен для прохождения судебно-медицинской экспертизы) в случае нахождения одного из родителей в соответствующем учреждении);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документы (сведения), подтверждающие установление над ребенком опеки (попечительства), в том числе по договору о приемной семье</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>документы (сведения), подтверждающие, что сведения об отце ребенка внесены в свидетельство о рождении ребенка со слов матери (в случае обращения за предоставлением единовременного пособия одинокой матери)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1098" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> назначение государственной социальной помощи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- отказ в назначении государственной социальной помощи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Р</w:t>
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Государственная социальная помощь оказывается в виде ежемесячного пособия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> с даты обращения за назначением государственной социальной помощи.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10 к. д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:highlight w:val="white"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>отсутствуют</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1653" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:rPr/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t>Результат предоставления государственной услуги в МФЦ не выдается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1466" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12903" w:type="dxa"/>
+            <w:tcW w:w="12476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="142" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Приказ  от 22.05.2019г. № 212 г. Курган об утверждении Административного регламента предоставления государственной услуги по назначению государственной социальной помощи на улучшение питания малоимущим семьям, воспитывающим восемь и более несовершеннолетних детей, в том числе усыновленных и приемных</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приказ Департамента социальной политики Курганской области от 09.07.2026 N 193/Пр "Об утверждении Административного регламента предоставления государственной услуги "Назначение государственной социальной помощи на улучшение питания малоимущим семьям, воспитывающим восемь и более несовершеннолетних детей, в том числе усыновленных и приемных"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
@@ -1344,57 +1426,52 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -1528,94 +1605,102 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="1" w:customStyle="1">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
     <w:rsid w:val="002670ce"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style15">
     <w:name w:val="Основной шрифт абзаца"/>
     <w:qFormat/>
     <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="-">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Style17"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style18">
@@ -1696,70 +1781,72 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005d143e"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="288" w:beforeAutospacing="1" w:after="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="005c6575"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style21">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style22">
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="Style21"/>
@@ -2071,65 +2158,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
-[...4 lines deleted...]
-  <Paragraphs>37</Paragraphs>
+  <Pages>2</Pages>
+  <Words>305</Words>
+  <Characters>2373</Characters>
+  <CharactersWithSpaces>2646</CharactersWithSpaces>
+  <Paragraphs>32</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.01</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Приказ Департамента социальной политики Курганской области от 09.07.2026 N 193/Пр"Об утверждении Административного регламента предоставления государственной услуги "Назначение государственной социальной помощи на улучшение питания малоимущим семьям, воспитывающим восемь и более несовершеннолетних детей, в том числе усыновленных и приемных"(вместе с "Перечнем условных обозначений и сокращений", "Идентификаторами категорий (признаков) заявителей", "Исчерпывающим перечнем документов, необходимых для предоста</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>