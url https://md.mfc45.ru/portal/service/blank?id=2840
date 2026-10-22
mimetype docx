--- v0 (2025-10-18)
+++ v1 (2026-10-22)
@@ -1,1092 +1,2240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Предоставление субсидии на оплату жилого помещения и коммунальных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style21"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle20"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Государственную услугу предоставляет Главное управление через его учреждения</w:t>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">епартамент социальной политики Курганской области </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>через его учреждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:beforeAutospacing="0" w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Граждане РФ, иностранные граждане, в случаях, когда это предусмотрено международными договорами РФ, являющиеся пользователями жилого помещения в государственном или муниципальном жилищном фонде, нанимателями жилого помещения по договору найма в частном жилищном фонде, членами жилищного или жилищно-строительного кооператива, собственниками жилого помещения (квартиры, жилого дома, части квартиры или жилого дома), чьи расходы на оплату жилого помещения и коммунальных услуг, рассчитанные исходя из размера регионального стандарта нормативной площади жилого помещения, используемой для расчета субсидий, и раз-мера регионального стандарта стоимости жилищно-коммунальных услуг, превышают величину, соответствующую максимально допустимой доле расходов граждан на оплату жилого помещения и коммунальных услуг в совокупном доходе семьи (в Курганской области - 22%).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Ngscope"/>
+              <w:pStyle w:val="Ng-scope"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Субсидия предоставляется гражданам при отсутствии у них задолженности по оплате жилого помещения и коммунальных услуг или при заключении и (или) выполнении гражданами соглашений по ее погашению.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Ngscope"/>
+              <w:pStyle w:val="Ng-scope"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>В случае если наниматели жилого помещения по договору найма в частном жилищном фонде, члены жилищного или жилищно–строительного кооператива, собственники жилого помещения проходят службу по призыву в Вооруженных Силах Российской Федерации, других войсках, воинских формированиях и органах, созданных в соответствии с законодательством Российской Федерации, либо осуждены к лишению свободы, либо признаны безвестно отсутствующими, либо умерли или объявлены умершими, либо находятся на принудительном лечении по решению суда, субсидии предоставляются членам их семей при условии, что данные члены семей продолжают постоянно проживать в ранее занимаемых совместно с этими гражданами жилых помещениях.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Ngscope"/>
+              <w:pStyle w:val="Ng-scope"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гражданин может воспользоваться государственной услугой через доверенных лиц (лица, которые на основании доверенности уполномочены обращаться в учреждение за предоставлением государственной услуги)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="665" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Копии документов, подтверждающих правовые основания отнесения лиц, проживающих совместно с заявителем по месту постоянного жительства, к членам его семьи (свидетельство о браке, о расторжении брака, о рождении, выписка из личного дела военнослужащего, судебное решение об установлении родственных отношений);</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Копии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов, удостоверяющих принадлежность заявителя - иностранного гражданина и членов его семьи к гражданству государства, с которым Российской Федерацией заключен международный договор, в соответствии с которым предусмотрено предоставление субсидий (с предъявлением оригинала, если копия нотариально не заверена)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Свидетельство о государственной регистрации права собственности на жилое помещение, договор купли-продажи, договор мены, свидетельство о праве на наследство, договор найма жилого помещения и др.(оригиналы и их ксерокопии);</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о суммах, начисленных получателю субсидии для оплаты за жилое помещение и коммунальные услуги, и сведения о суммах, уплаченных получателем субсидии за жилое помещение и коммунальные услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Справка о составе семьи (оригинал, действительна 30 дней) с указанием всех граждан, прописанных в этом жилом помещении;</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, подтверждающие правовые основания владения и пользования заявителем жилым помещением, в котором заявитель зарегистрирован по месту жительства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(если право не зарегистрировано в Росреестре);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>документы, подтверждающие доходы заявителя и (или) членов его семьи, за 6 календарных месяцев, предшествовавших месяцу перед месяцем подачи заявления о предоставлении субсидии, детям с 14 лет — справку с места учёбы(школы) при каждом оформлении документов (1раз в полгода);</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о государственной регистрации рождения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в случае регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о государственной регистрации смерти</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-              <w:t>Документы, подтверждающие право заявителя, членов его семьи на меры социальной поддержки по оплате ЖКУ (копия);</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в случае регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о государственной регистрации заключения (расторжения) брака</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="2C2A29"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-              <w:t>Квитанции оплаченные за свет, газ за предыдущий месяц (оригинал и ксерокопия);</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в случае регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-              <w:t>Заявление (от главного квартиросъёмщика), (№ лицевого счета или № отделения связи);</w:t>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о родственниках и нетрудоспособных иждивенцах, являющихся членами семьи заявителя в соответствии со </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>статьями 31</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId3">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>69</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жилищного кодекса Российской Федерации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
-[...10 lines deleted...]
-              <w:t>СНИЛС.</w:t>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о признании в судебном порядке лиц, проживающих совместно с заявителем по месту постоянного жительства, членами его семьи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о вознаграждении за выполнение трудовых или иных обязанностей, включая выплаты стимулирующего характера, вознаграждении за выполненную работу, оказанную услугу, совершение действия в рамках гражданско-правового договора, в том числе по договору об осуществлении опеки или попечительства на возмездных условиях (договору о приемной семье, договору о патронатной семье)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о доходах военнослужащих, граждан, пребывающих в добровольческих формированиях, сотрудников войск национальной гвардии Российской Федерации, органов принудительного исполнения Российской Федерации, таможенных органов Российской Федерации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о доходах сотрудников учреждений и органов уголовно-исполнительной системы Российской Федерации, органов федеральной службы безопасности, органов государственной охраны Российской Федерации, органов внутренних дел Российской Федерации и других органов, в которых законодательством Российской Федерации предусмотрено прохождение федеральной государственной службы, связанной с правоохранительной деятельностью, а также военнослужащих и гражданского персонала Главного управления специальных программ Президента Российской Федерации (за исключением военнослужащих, граждан, пребывающих в добровольческих формированиях, сотрудников войск национальной гвардии Российской Федерации, органов принудительного исполнения Российской Федерации, таможенных органов Российской Федерации)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о размере пенсии, получаемой лицами, проходящими (проходившими) военную службу, службу в учреждениях и органах уголовно-исполнительной системы Российской Федерации, органах федеральной службы безопасности, органах государственной охраны Российской Федерации, органах внутренних дел Российской Федерации, таможенных органах Российской Федерации, войсках национальной гвардии Российской Федерации, органах принудительного исполнения Российской Федерации, Главном управлении специальных программ Президента Российской Федерации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о дивидендах, процентах и иных доходах, полученных по операциям с ценными бумагами и операциям с производными финансовыми инструментами (с учетом понесенных расходов), а также в связи с участием в управлении организации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о нахождении заявителя и (или) членов его семьи на полном государственном обеспечении</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о прохождении заявителем и (или) членами его семьи военной службы по призыву, а также о статусе военнослужащего, обучающегося в военной профессиональной образовательной организации и военной образовательной организации высшего образования и не заключившего контракт о прохождении военной службы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о нахождении заявителя и (или) членов его семьи на принудительном лечении по решению суда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о применении в отношении заявителя и (или) членов его семьи меры пресечения в виде заключения под стражу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о размере стипендии и иных денежных выплат, предусмотренных законодательством Российской Федерации, выплачиваемых лицам, обучающимся в профессиональных образовательных организациях и образовательных организациях высшего образования, лицам, обучающимся по очной форме по программам подготовки научных и научно-педагогических кадров, лицам, обучающимся в духовных образовательных организациях, а также компенсационные выплаты указанным категориям граждан в период их нахождения в академическом отпуске по медицинским показаниям</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о суммах ежемесячного пожизненного содержания судей, вышедших в отставку</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о сумме полученной компенсации, выплачиваемой государственным органом или общественным объединением за время исполнения государственных или общественных обязанностей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о суммах дохода, полученного от источников за пределами Российской Федерации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о размере единовременного пособия при увольнении с военной службы, службы в учреждениях и органах уголовно-исполнительной системы Российской Федерации, органах федеральной службы безопасности, органах государственной охраны, органах внутренних дел Российской Федерации, таможенных органах Российской Федерации, войсках национальной гвардии Российской Федерации, органах принудительного исполнения Российской Федерации, Главном управлении специальных программ Президента Российской Федерации, а также из иных органов, в которых законодательством Российской Федерации предусмотрено прохождение федеральной государственной службы, связанной с правоохранительной деятельностью</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о полученных грантах, субсидиях и других поступлениях, имеющих целевой характер расходования и предоставляемых в рамках поддержки предпринимательства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Единовременная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> материальная помощь, выплачиваемая за счет средств федерального бюджета, бюджетов субъектов Российской Федерации, местных бюджетов и иных источников на лечение ребенка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о лицах, признанных безвестно отсутствующими или объявленных умершими</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о нахождении заявителя и (или) членов его семьи в розыске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о документе, подтверждающем полномочия представителя заявителя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="459" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:before="220" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Уведомление о назначении субсидии</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:before="220" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Уведомление об отказе в предоставлении субсидии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t>10 рабочих дней со дня подачи заявления и документов в ГУСЗН</w:t>
+              <w:t xml:space="preserve">10 рабочих дней со дня подачи заявления и документов в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГКУ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>ЦСП Курганской области»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оснований для отказа в приеме документов, необходимых для предоставления государственных услуг, не имеется.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="671" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Приказ Главного управления социальной защиты населения Курганской области «Об утверждении Административного регламента </w:t>
@@ -1097,55 +2245,55 @@
               </w:rPr>
               <w:t>предоставления государственной услуги по предоставлению субсидии на оплату жилого помещения коммунальных услуг»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
@@ -1184,146 +2332,155 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -1412,625 +2569,919 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="11" w:customStyle="1">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14">
-    <w:name w:val="Интернет-ссылка"/>
+  <w:style w:type="character" w:styleId="-" w:customStyle="1">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564d10"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="008133ce"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FontStyle20" w:customStyle="1">
     <w:name w:val="Font Style20"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00a2080e"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style15">
+  <w:style w:type="paragraph" w:styleId="Style14">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style16"/>
+    <w:next w:val="Style15"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style16"/>
+    <w:basedOn w:val="Style15"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Style19">
-    <w:name w:val="Указатель"/>
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="001f41f3"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="0039620a"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004b3fc2"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006c56f7"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Frgutexttitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Frgu-text-title" w:customStyle="1">
     <w:name w:val="frgu-text-title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ngbinding" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Ng-binding" w:customStyle="1">
     <w:name w:val="ng-binding"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
     <w:name w:val="ConsPlusCell"/>
     <w:qFormat/>
     <w:rsid w:val="003212fa"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
     <w:name w:val="ConsPlusDocList"/>
     <w:qFormat/>
     <w:rsid w:val="00425f17"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00a2080e"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="exact" w:line="233" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ngscope" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Ng-scope" w:customStyle="1">
     <w:name w:val="ng-scope"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00850670"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalTable">
+    <w:name w:val="Normal Table"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466787&amp;dst=100239" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466787&amp;dst=100462" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2277,73 +3728,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.0.3$Windows_X86_64 LibreOffice_project/8061b3e9204bef6b321a21033174034a5e2ea88e</Application>
-[...4 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
+  <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
+  <Pages>4</Pages>
+  <Words>1104</Words>
+  <Characters>8304</Characters>
+  <CharactersWithSpaces>9329</CharactersWithSpaces>
+  <Paragraphs>51</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>