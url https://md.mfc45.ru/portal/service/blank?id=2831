--- v0 (2025-11-16)
+++ v1 (2026-06-15)
@@ -6,1736 +6,1627 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>редоставлени</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> компенсации расходов на оплату жилого помещения и коммунальных услуг отдельным категориям граждан в Курганской области</w:t>
+              <w:t>редоставление компенсации расходов на оплату жилого помещения и коммунальных услуг отдельным категориям граждан в Курганской области</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Предоставление гражданам компенсации осуществляется государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области, по месту жительства либо по месту пребывания граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1) инвалидам Ве</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ликой Отечественной войны и инвалидам боевых действий, участникам Великой Отечественной войны, ставшим инвалидами вследствие общего заболевания, трудового увечья или других причин (кроме лиц, инвалидность которых наступила вследствие их противоправных действий);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) участникам Великой Отечественной войны из числа лиц, указанных в </w:t>
+              <w:t>2) участникам Великой Отечественной войны из числа лиц, указанных в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>подпунктах "а"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:hyperlink r:id="rId3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>"ж"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>"и" подпункта 1 пункта 1 статьи 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Федерального закона от 12 января 1995 года N 5-ФЗ "О ветеранах";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3) бывшим несовершеннолетним узникам концлагерей, гетто, других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4) ветеранам боевых действий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5) лицам, награжденным знаком "Жителю блокадного Ленинграда", признанным инвалидами вследствие общего заболевания, трудового увечья и других причин (за исключением лиц, инвалидность которых наступила вследствие их противоправных действий);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6) членам семей погибших (умерших) инвалидов войны, участников Великой Отечественной войны и ветеранов боевых действий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="P63"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7) инвалидам и семьям, имеющим детей-инвалидов, а также семьям, имеющим ВИЧ-инфицированных несовершеннолетних;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8) гражданам, подвергшимся воздействию радиации вследствие катастрофы на Чернобыльской АЭС, гражданам, подвергшимся воздействию радиации вследствие аварии в 1957 году на производственном объединении "Маяк" и сбросов радиоактивных отходов в реку Теча, гражданам из подразделений особого риска";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="P65"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9) гражданам, подвергшимся радиационному воздействию вследствие ядерных испытаний на Семипалатинском полигоне;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10) лицам, проработавшим в тылу в период с 22 июня 1941 года по 9 мая 1945 года не менее шести месяцев, исключая период работы на временно оккупированных территориях СССР, либо награжденным орденами или медалями СССР за самоотверженный труд в период Великой Отечественной войны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11) ветеранам труда, а также гражданам, приравненным к ним по состоянию на 31 декабря 2004 года, достигшим возраста 55 лет для женщин и 60 лет для мужчин, независимо от прекращения ими трудовой деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12) реабилитированным лицам и лицам, признанным пострадавшими от политических репрессий.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Гражданин может воспользоваться государственной услугой через законного представителя или доверенного лица (лицо, которое на основании доверенности уполномочено обращаться в учреждения за предоставлением государственной услуги)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="990" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FAFAFA" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="P1573">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:fill="FAFAFA" w:val="clear"/>
                 </w:rPr>
                 <w:t>заявление о</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FAFAFA" w:val="clear"/>
               </w:rPr>
-              <w:t xml:space="preserve"> назначении компенсации:</w:t>
-[...6 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+              <w:t xml:space="preserve"> назначении компенсации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- документ, удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...31 lines deleted...]
-              <w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              <w:spacing w:before="57" w:after="0"/>
+              <w:t>окумент (сведения) об отнесении заявителя к отдельной категории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документ иностранного государства о смерти (в случае регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- документ иностранного государства о заключении (расторжении) брака (в случае регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- сведения о прохождении гражданином, совместно проживающим с заявителем, военной службы по призыву;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- сведения об отбывании гражданином, совместно проживающим с заявителем, наказания в виде лишения свободы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- сведения об обучении гражданина, совместно проживающего с заявителем, в образовательных организациях за пределами Курганской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-платежные документы (единый платежный документ) для внесения платы за содержание и ремонт жилого помещения и предоставление коммунальных услуг за месяц, предшествующий месяцу обращения заявителя за назначением компенсации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, подтверждающий правовые основания владения и пользования заявителем жилым помещением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Компенсация предоставляется гражданину на одно жилое помещение на территории Курганской области, являющееся его местом жительства или местом пребывания. Предоставление компенсации по месту пребывания гражданина, имеющего право на ее получение, осуществляется при условии непредоставления компенсации по месту жительства указанного гражданина.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="57" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>В случае заключения между Департаментом социальной политики Курганской области (далее - Департамент) или государственными казенными учреждениями, подведомственными Департаменту (далее - учреждение), и осуществляющими управление многоквартирными домами товариществами собственников жилья, жилищными, жилищно-строительными кооперативами или иными специализированными потребительскими кооперативами, управляющими организациями, выбранными собственниками помещений в многоквартирных домах, и организациями, оказывающими услуги, выполняющими работы по содержанию и ремонту общего имущества в многоквартирных домах и предоставляющими коммунальные услуги (далее - поставщики), соглашений, предусматривающих ежемесячное представление, в том числе в электронном виде, поставщиками сведений о фактических начислениях на оплату жилого помещения и коммунальных услуг (далее - соглашения), указанные сведения представляются поставщиками.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="57" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>В случае отсутствия соглашений с поставщиками компенсация предоставляется на основании представляемых гражданами ежемесячно не позднее 15 числа месяца, следующего за месяцем, за который поставщиками произведено начисление платы за жилое помещение, коммунальные услуги, взноса на капитальный ремонт, документов, содержащих сведения о фактических начислениях на оплату жилого помещения и коммунальных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="57" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Предоставление компенсации на оплату стоимости топлива, услуг по вывозу жидких бытовых отходов осуществляется на основании представляемых гражданами платежных документов, подтверждающих оплату стоимости топлива, услуг по вывозу жидких бытовых отходов.</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>Копии документов, указанных в настоящем пункте, представляются вместе с оригиналами для удостоверения их идентичности (о чем делается отметка специалистом учреждения) либо заверяются в установленном действующим законодательством порядке. После проверки оригиналы документов возвращаются заявителю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Заявитель вправе по собственной инициативе представить документы, содержащие сведения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>ведения о действительности паспорта гражданина Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о соответствии фамильно-именной группы, даты рождения, пола и страхового номера индивидуального лицевого счета;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-документ (сведения) об отнесении заявителя к отдельной категории;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о реабилитации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о смерти (за исключением случаев регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о заключении (расторжении) брака (за исключением случаев регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о регистрации по месту жительства и месту пребывания гражданина Российской Федерации в пределах Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения об основных характеристиках и правах на жилое помещение, содержащиеся в Едином государственном реестре недвижимости;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о характеристике объекта жилищного фонда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения об отсутствии подтвержденной вступившими в законную силу судебными актами непогашенной задолженности по оплате жилых помещений и коммунальных услуг, которая образовалась не более чем за три последних года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>-сведения о предоставлении заявителю меры социальной поддержки по оплате жилого помещения и коммунальных услуг, установленной иными нормативными правовыми актами</w:t>
-[...186 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+              <w:t>-сведения о предоставлении заявителю меры социальной поддержки по оплате жилого помещения и коммунальных услуг, установленной иными нормативными правовыми актами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Результатом предоставления государственной услуги является решение о назначении компенсации или решение об отказе в назначении компенсации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1749,274 +1640,315 @@
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Приказ Главного управления социальной защиты населения Курганской области №148 от 5.04.2019 "Об утверждении Административного регламента предоставления государственной услуги по предоставлению жилищно-коммунальной выплаты отдельным категориям граждан в Курганской области"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПРАВИТЕЛЬСТВО КУРГАНСКОЙ ОБЛАСТИ ПОСТАНОВЛЕНИЕ от 11 декабря 2007 г. N 565 ОБ УТВЕРЖДЕНИИ ПОРЯДКА ПРЕДОСТАВЛЕНИЯ КОМПЕНСАЦИИ РАСХОДОВ НА ОПЛАТУ ЖИЛОГО ПОМЕЩЕНИЯ И КОММУНАЛЬНЫХ УСЛУГ ОТДЕЛЬНЫМ КАТЕГОРИЯМ ГРАЖДАН В КУРГАНСКОЙ ОБЛАСТИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Постановление Правительства Курганской области от 04.09.2025 N 283 "О внесении изменений в некоторые нормативные правовые акты высшего исполнительного органа Курганской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -2918,64 +2850,64 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
   <Pages>4</Pages>
-  <Words>875</Words>
-[...2 lines deleted...]
-  <Paragraphs>52</Paragraphs>
+  <Words>1003</Words>
+  <Characters>7534</Characters>
+  <CharactersWithSpaces>8478</CharactersWithSpaces>
+  <Paragraphs>60</Paragraphs>
   <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Правительства Курганской области от 11.12.2007 N 565(ред. от 04.09.2025)"Об утверждении Порядка предоставления компенсации расходов на оплату жилого помещения и коммунальных услуг отдельным категориям граждан в Курганской области"(вместе с "Перечнем документов (сведений), необходимых для назначения компенсации расходов на оплату жилого помещения и коммунальных услуг отдельным категориям граждан в Курганской области")</dc:title>
+  <dc:title>Постановление Правительства Курганской области от 04.09.2025 N 283"О внесении изменений в некоторые нормативные правовые акты высшего исполнительного органа Курганской области"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>