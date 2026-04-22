--- v0 (2025-11-03)
+++ v1 (2026-04-22)
@@ -104,83 +104,83 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style15"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Предоставление ежемесячной денежной выплаты отдельным категориям граждан в Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
@@ -200,75 +200,88 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Предоставление гражданам ежемесячной денежной выплаты осуществляется государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области, по месту жительства либо по месту пребывания граждан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -286,147 +299,158 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Государственная услуга предоставляется гражданам Российской Федерации, проживающим на территории Курганской области:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1) лицам, проработавшим в тылу в </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>период с 22 июня 1941 года по 9 мая 1945 года не менее шести месяцев, исключая период работы на временно оккупированных территориях СССР, либо награжденным орденами или медалями СССР за самоотверженный труд в период Великой Отечественной войны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2) ветеранам труда, а также гражданам, приравненным к ним по состоянию на 31 декабря 2004 года, достигшим возраста 55 лет для женщин и 60 лет для мужчин, независимо от прекращения ими трудовой деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3) реабилитированным лицам и лицам, признанным пострадавшими от политических репрессий.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гражданин может воспользоваться государственной услугой через законного представителя или доверенного лица (лицо, которое на основании доверенности уполномочено обращаться в учреждения за предоставлением государственной услуги).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -445,174 +469,190 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:hyperlink w:anchor="P1410">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>заявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> о предоставлении ежемесячной денежной выплаты с указанием способа ее получения (через кредитную организацию путем зачисления ежемесячной денежной выплаты на счет заявителя, открытый им в кредитной организации, или через организацию федеральной почтовой связи)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- документ, удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="P163"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-д</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением).</w:t>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1471">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> заявителя на обработку персональных данных.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент иностранного государства о заключении (расторжении) брака заявителем (в случае регистрации записи соответствующего акта компетентным органом иностранного государства).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -631,510 +671,288 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Заявитель вправе самостоятельно представить документы (сведения):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о действительности паспорта гражданина Российской Федерации (для граждан Российской Федерации, относящихся к отдельным категориям граждан Российской Федерации ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о соответствии фамильно-именной группы, даты рождения, пола и страхового номера индивидуального лицевого счета (СНИЛС) заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-документ (сведения) об отнесении заявителя к отдельным категориям граждан в соответствии с действующим законодательством;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">-сведения о реабилитации заявителя, или о признании его пострадавшим от политических репрессий (для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>реабилитированных лиц и лиц, признанных пострадавшими от политических репрессий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о заключении (расторжении) брака заявителем (за исключением случаев регистрации записи соответствующего акта компетентным органом иностранного государства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о регистрации по месту жительства (месту пребывания) заявителя в пределах Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-сведения о предоставлении заявителю ежемесячной денежной выплаты, установленной федеральным законодательством.</w:t>
-            </w:r>
-[...192 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1152,59 +970,60 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Результатом предоставления государственной услуги является предоставление ежемесячной денежной выплаты либо отказ в предоставлении ежемесячной денежной выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -1223,81 +1042,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-              <w:t>орган</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 рабочих дней, со дня поступления документов в орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1312,61 +1112,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
@@ -1386,61 +1185,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
@@ -1462,60 +1260,60 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -1535,58 +1333,60 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="0" w:hAnsi="0"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПОСТАНОВЛЕНИЕ от 21 декабря 2004 г. N 443 ОБ УТВЕРЖДЕНИИ ПОРЯДКА ПРЕДОСТАВЛЕНИЯ ЕЖЕМЕСЯЧНОЙ ДЕНЕЖНОЙ ВЫПЛАТЫ ОТДЕЛЬНЫМ КАТЕГОРИЯМ ГРАЖДАН В КУРГАНСКОЙ ОБЛАСТИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
@@ -1632,53 +1432,53 @@
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="0">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -2498,51 +2298,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>415</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>3521</CharactersWithSpaces>
+  <Words>427</Words>
+  <Characters>3252</Characters>
+  <CharactersWithSpaces>3645</CharactersWithSpaces>
   <Paragraphs>35</Paragraphs>
   <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Администрации (Правительства) Курганской области от 21.12.2004 N 443(ред. от 04.09.2025)"Об утверждении Порядка предоставления ежемесячной денежной выплаты отдельным категориям граждан в Курганской области"</dc:title>
+  <dc:title>Постановление Администрации (Правительства) Курганской области от 21.12.2004 N 443(ред. от 04.09.2025)"Об утверждении Порядка предоставления ежемесячной денежной выплаты отдельным категориям граждан в Курганской области"(вместе с "Перечнем документов (сведений), необходимых для назначения ежемесячной денежной выплаты отдельным категориям граждан Российской Федерации, проживающим в Курганской области")</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>