--- v0 (2025-10-27)
+++ v1 (2026-04-25)
@@ -1,5818 +1,1655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:top w:w="150" w:type="dxa"/>
+          <w:left w:w="150" w:type="dxa"/>
+          <w:bottom w:w="150" w:type="dxa"/>
+          <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2448"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4332" w:rsidRPr="00564D10" w:rsidTr="006C5C6F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="713"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Наименование услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Наименование услуги</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Назначение и выплата ежемесячной доплаты к страховой пенсии гражданам, имеющим особые заслуги и внесшим большой вклад в развитие Курганской области, и их семьям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="631" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Назначение и выплата ежемесячной доплаты к страховой пенсии гражданам, имеющим особые заслуги и внесшим большой вклад в развитие Курганской области, и их семьям</w:t>
+              <w:t>Орган, предоставляющий услугу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle20"/>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Департамент социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A2080E" w:rsidRPr="00564D10" w:rsidTr="006C5C6F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="631"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="574" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...75 lines deleted...]
-              </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00FF4B07" w:rsidRPr="00A8394F" w:rsidRDefault="00FF4B07" w:rsidP="00FF4B07">
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:spacing w:before="220"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Заявителями на ежемесячную доплату к страховой пенсии являются лица, указанные в </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidRPr="00A8394F">
+            <w:hyperlink r:id="rId2">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="100F0F"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>статье 1</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A8394F">
-[...24 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="100F0F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Закона Курганской области от 2 июля 2002 года N 201 "О мерах социальной поддержки граждан, имеющих особые заслуги и внесших большой вклад в развитие Курганской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданин может воспользоваться государственной услугой через доверенных лиц.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00DA0C7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="631"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Обязательные документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-заявление о предоставлении услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Для назначения и выплаты ежемесячной доплаты к страховой пенсии лицам до достижения ими возраста 18 лет либо в случае обучения по очной форме в образовательной организации всех типов и видов независимо от их организационно-правовой формы дополнительно представляются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-документ, подтверждающий рождение ребенка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-документ, подтверждающий обучение ребенка старше 18 лет по очной форме в образовательной организации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="627" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Обязательные документы</w:t>
-[...106 lines deleted...]
-              </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00366727">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="773"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="773" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Результат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Решение о назначении либо отказе в назначении ежемесячной доплаты к страховой пенсии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="885" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Результат</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00260B90" w:rsidRPr="00A8394F" w:rsidRDefault="00366727" w:rsidP="00366727">
+              <w:t>Срок предоставления услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20 к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>алендарных дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:t>Результатом предоставления государственных услуг являются предоставление государственных услуг либо отказ в предоставлении государственных услуг.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в приеме заявления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00596D48">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="885"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1735" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Срок предоставления услуги</w:t>
-[...16 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-              <w:t>в ГУСЗН</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="004B51D5">
+      <w:tr>
         <w:trPr>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>НПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Основания для отказа</w:t>
-[...245 lines deleted...]
-              <w:t xml:space="preserve"> ежемесячной персональной денежной выплаты лицам, удостоенным почетного звания Курганской области «Почетный гражданин Курганской области», ежемесячной доплаты к страховой пенсии гражданам, имеющим особые заслуги и внесшим большой вклад в развитие Курганской области, и их семьям, ежемесячного пособия вдовам (вдовцам) Героев Социалистического Труда, проживающим на территории Курганской области»</w:t>
+              <w:t>Приказ Главного управления социальной защиты населения Курганской области от 12 августа 2016 года № 320 «Об утверждении Административного регламента предоставления государственных услуг по назначению и выплате ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий, проживающим на территории Курганской области, ежемесячной доплаты к пенсии проживающим на территории Курганской области родителям лиц, погибших (умерших) вследствие участия в боевых действиях в Афганистане, пожизненной ежемесячной персональной денежной выплаты лицам, удостоенным почетного звания Курганской области «Почетный гражданин Курганской области», ежемесячной доплаты к страховой пенсии гражданам, имеющим особые заслуги и внесшим большой вклад в развитие Курганской области, и их семьям, ежемесячного пособия вдовам (вдовцам) Героев Социалистического Труда, проживающим на территории Курганской области»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidRDefault="0092731F" w:rsidP="00F35833">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidSect="00236378">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...7 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2763 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...224 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
-    <w:name w:val="heading 1"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A15B1"/>
+    <w:rsid w:val="000a15b1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000a15b1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="-">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00564d10"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008133ce"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle20" w:customStyle="1">
+    <w:name w:val="Font Style20"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a2080e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Style15"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004166e5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="001f41f3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039620a"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004b3fc2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006c56f7"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Frgu-text-title" w:customStyle="1">
+    <w:name w:val="frgu-text-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ng-binding" w:customStyle="1">
+    <w:name w:val="ng-binding"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="003212fa"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425f17"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a2080e"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="exact" w:line="233" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...241 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1330 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CF8C09A5C415A784292331BEBBBCCE9A1017C108246149B2EE23E6F5205231CE25A1C5B4216186173CD1E39FA846A3A9D2C95F98A7C806175F771An7g2E" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CF8C09A5C415A784292331BEBBBCCE9A1017C108246149B2EE23E6F5205231CE25A1C5B4216186173CD1E39FA846A3A9D2C95F98A7C806175F771An7g2E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6060,67 +1897,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
+  <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>380</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>289</Words>
+  <Characters>2017</Characters>
+  <CharactersWithSpaces>2282</CharactersWithSpaces>
+  <Paragraphs>25</Paragraphs>
+  <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title>Приказ Главного управления социальной защиты населения Курганской области от 02.06.2020 N 219"О внесении изменений в Приказ Главного управления социальной защиты населения Курганской области от 12 августа 2016 года N 320 "Об утверждении Административного регламента предоставления государственных услуг по назначению и выплате ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий, проживающим на территории Курганской области, ежемесячной доплаты к пенсии проживающим на территории Курганской </dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>