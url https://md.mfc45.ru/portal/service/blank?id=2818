--- v0 (2025-10-22)
+++ v1 (2026-04-23)
@@ -1,39 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15443" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
@@ -103,55 +102,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Назначение и выплата ежемесячной доплаты к пенсии проживающим на территории Курганской области родителям лиц, погибших (умерших) вследствие участия в боевых действиях в Афганистане</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -176,72 +173,69 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="0" w:after="200"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Назначение и выплата доплаты к пенсии осуществляются государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области (далее соответственно - учреждение, Департамент), по месту жительства (месту пребывания) родителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2417" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
@@ -258,190 +252,183 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Право на доплату к пенсии имеют проживающие на территории Курганской области родители лиц, погибших (умерших) вследствие участия в боевых действиях в Афганистане с апреля 1978 года по 15 февраля 1989 года, на которых распространены меры социальной поддержки в соответствии с </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="0A0A0C"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>пунктом 3 статьи 21</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Федерального закона от 12 января 2005 года N 5-ФЗ "О ветеранах" (далее соответственно - родитель, погибший (умерший))</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t xml:space="preserve"> Федерального закона от 12 января 2005 года N 5-ФЗ "О ветеранах".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Право на доплату к пенсии имеет каждый из родителей погибшего (умершего) независимо от вида установленной ему пенсии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="200" w:after="200"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>В случае если родителю в соответствии с действующим законодательством установлены две и более пенсии, доплата к пенсии назначается только к одной из них.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
@@ -456,280 +443,182 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ, удостоверяющ</w:t>
-            </w:r>
+              <w:t>- документ, удостоверяющий личность заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ий</w:t>
-            </w:r>
+              <w:t>- документ военно-врачебной комиссии, удостоверяющий причинную связь смерти погибшего (умершего) с военной травмой или заболеванием, полученными в период прохождения военной службы в Афганистане с апреля 1978 года по 15 февраля 1989 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> личность заявителя;</w:t>
-[...139 lines deleted...]
-              <w:t xml:space="preserve"> личность представителя заявителя, и документ, подтверждающего его полномочия действовать от имени заявителя, в случае если заявление подается представителем заявителя.</w:t>
+              <w:t>- документ, удостоверяющий личность представителя заявителя, и документ, подтверждающего его полномочия действовать от имени заявителя, в случае если заявление подается представителем заявителя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -743,420 +632,203 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="200" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ (сведени</w:t>
-            </w:r>
+              <w:t>- документ (сведения), подтверждающий родственные отношения заявителя с погибшим (умершим);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>я</w:t>
-[...40 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>- документ (сведения) о смерти погибшего (умершего);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="200" w:after="200"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...63 lines deleted...]
-                <w:u w:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ (сведени</w:t>
-            </w:r>
+              <w:t>- документ (сведения), подтверждающие гибель погибшего (умершего) в период участия в боевых действиях в Афганистане с апреля 1978 года по 15 февраля 1989 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>я</w:t>
-            </w:r>
+              <w:t>- документ (сведения) о получении заявителем пенсии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>), подтверждающ</w:t>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"> регистрацию заявителя на территории Курганской области по месту жительства или месту пребывания;</w:t>
+              <w:t>- документ (сведения), подтверждающие регистрацию заявителя на территории Курганской области по месту жительства или месту пребывания;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1171,63 +843,119 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t>Результатом предоставления государственных услуг являются предоставление государственных услуг либо отказ в предоставлении государственных услуг.</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Результатом предоставления государственн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и является </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>назначении доплаты к пенсии либо об отказе в назначении доплаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1242,69 +970,65 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 рабочих дней</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1319,54 +1043,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -1393,54 +1116,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -1539,92 +1261,89 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Приказ Главного управления социальной защиты населения Курганской области от 12 августа 2016 года № 320 «Об утверждении Административного регламента предоставления государственных услуг по назначению и выплате ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий, проживающим на территории Курганской области, ежемесячной доплаты к пенсии проживающим на территории Курганской области родителям лиц, погибших (умерших) вследствие участия в боевых действиях в Афганистане, пожизненной ежемесячной персональной денежной выплаты лицам, удостоенным почетного звания Курганской области «Почетный гражданин Курганской области», ежемесячной доплаты к страховой пенсии гражданам, имеющим особые заслуги и внесшим большой вклад в развитие Курганской области, и их семьям, ежемесячного пособия вдовам (вдовцам) Героев Социалистического Труда, проживающим на территории Курганской области»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО КУРГАНСКОЙ ОБЛАСТИ ПОСТАНОВЛЕНИЕ от 27 августа 2025 г. N 275 О ВНЕСЕНИИ ИЗМЕНЕНИЙ В НЕКОТОРЫЕ НОРМАТИВНЫЕ ПРАВОВЫЕ АКТЫ ВЫСШЕГО ИСПОЛНИТЕЛЬНОГО ОРГАНА КУРГАНСКОЙ ОБЛАСТИ </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ПРАВИТЕЛЬСТВО КУРГАНСКОЙ ОБЛАСТИ ПОСТАНОВЛЕНИЕ от 27 августа 2025 г. N 275 О ВНЕСЕНИИ ИЗМЕНЕНИЙ В НЕКОТОРЫЕ НОРМАТИВНЫЕ ПРАВОВЫЕ АКТЫ ВЫСШЕГО ИСПОЛНИТЕЛЬНОГО ОРГАНА КУРГАНСКОЙ ОБЛАСТИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1668,305 +1387,56 @@
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="0">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
-</file>
-[...247 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -2487,51 +1957,51 @@
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509322&amp;dst=100525" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509322&amp;dst=100525" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2783,51 +2253,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>457</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>3631</CharactersWithSpaces>
+  <Words>452</Words>
+  <Characters>3131</Characters>
+  <CharactersWithSpaces>3553</CharactersWithSpaces>
   <Paragraphs>31</Paragraphs>
   <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Постановление Правительства Курганской области от 27.08.2025 N 275"О внесении изменений в некоторые нормативные правовые акты высшего исполнительного органа Курганской области"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>