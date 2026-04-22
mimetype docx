--- v0 (2025-11-05)
+++ v1 (2026-04-22)
@@ -6,73 +6,73 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -84,1474 +84,1124 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Назначение и выплата ежемесячного пособия родителям лиц, погибших  (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике, в ходе контртеррористических операций на территории Северо-Кавказского региона, при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Назначение и выплата ежемесячного пособия осуществляются государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области, по месту жительства (месту пребывания) родителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>Дополнительные меры социальной поддержки в виде ежемесячного пособия устанавливаются проживающим на территории Курганской области родителям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Право на ежемесячное пособие имеют лица, указанные в </w:t>
+              <w:t xml:space="preserve">лиц, погибших (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и на прилегающих к ней территориях Российской Федерации, отнесенных к зоне вооруженного конфликта, с декабря 1994 года по декабрь 1996 года и в ходе контртеррористических операций на территории Северо-Кавказского региона с августа 1999 года, на которых распространены меры социальной поддержки в соответствии с </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>пункте 1 статьи 1</w:t>
+                <w:t>пунктом 3 статьи 21</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона Курганской области от 6 декабря 2006 года N 205 "О дополнительных мерах социальной поддержки проживающих на территории Курганской области родителей лиц, погибших (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и в ходе контртеррористических операций на территории Северо-Кавказского региона, а также родителей лиц, погибших при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан", проживающие на территории Курганской области (далее соответственно - родитель, погибший (умерший), </w:t>
+              <w:t xml:space="preserve"> Федерального закона от 12 января 1995 года N 5-ФЗ "О ветеранах";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лиц, погибших при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан, на которых распространены социальные гарантии и компенсации в соответствии со </w:t>
             </w:r>
             <w:hyperlink r:id="rId3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Закон</w:t>
+                <w:t>статьей 3</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Курганской области "О дополнительных мерах социальной поддержки проживающих на территории Курганской области родителей лиц, погибших (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и в ходе контртеррористических операций на территории Северо-Кавказского региона, а также родителей лиц, погибших при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан").</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>Закона Российской Федерации от 21 января 1993 года N 4328-1 "О дополнительных гарантиях и компенсациях военнослужащим, проходящим военную службу на территориях государств Закавказья, Прибалтики и Республики Таджикистан, а также выполняющим задачи в условиях чрезвычайного положения и при вооруженных конфликтах".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Ежемесячное пособие устанавливается каждому из родителей погибшего (умершего).</w:t>
-            </w:r>
-[...19 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
-              <w:ind w:hanging="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:hyperlink w:anchor="P1440">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>заявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> о назначении ежемесячного пособия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документ, удостоверяющ</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> документ, удостоверяющий личность заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ий</w:t>
-            </w:r>
+              <w:t>- документ военно-врачебной комиссии, удостоверяющий причинную связь смерти погибшего (умершего) с военной травмой или заболеванием, полученным в период прохождения военной службы (исполнения служебных обязанностей) в условиях вооруженного конфликта в Чеченской Республике и на прилегающих к ней территориях Российской Федерации, отнесенных к зоне вооруженного конфликта, с декабря 1994 года по декабрь 1996 года и в ходе контртеррористических операций на территории Северо-Кавказского региона с августа 1999 года либо при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> личность заявителя;</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:t>- документ, удостоверяющий личность представителя заявителя, и документа, подтверждающего его полномочия действовать от имени заявителя, в случае если заявление подается представителем заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...107 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае если за получением государственной услуги обращается представитель заявителя, то представляются также документы, удостоверяющие полномочия представителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ (сведени</w:t>
-            </w:r>
+              <w:t>- документ (сведения), подтверждающие смерть погибшего (умершего);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>я</w:t>
-[...45 lines deleted...]
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:t>- документ (сведения), подтверждающиу родственные отношения заявителя с погибшим (умершим);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...81 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ (сведени</w:t>
-            </w:r>
+              <w:t>- документ (сведения), подтверждающие гибель погибшего (умершего) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и на прилегающих к ней территориях Российской Федерации, отнесенных к зоне вооруженного конфликта, с декабря 1994 года по декабрь 1996 года и в ходе контртеррористических операций на территории Северо-Кавказского региона с августа 1999 года либо при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, Прибалтики, Республики Таджикистан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>я</w:t>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">) о получении заявителем ежемесячной денежной компенсации в соответствии с Федеральным </w:t>
+              <w:t xml:space="preserve">- документ (сведения) о получении заявителем ежемесячной денежной компенсации в соответствии с Федеральным </w:t>
             </w:r>
             <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>законом</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 7 ноября 2011 года N 306-ФЗ "О денежном довольствии военнослужащих и предоставлении им отдельных выплат";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="200" w:after="200"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>- документ (сведени</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> регистрацию заявителя на территории Курганской области по месту жительства или месту пребывания.</w:t>
+              <w:t>- документ (сведения), подтверждающий регистрацию заявителя на территории Курганской области по месту жительства или месту пребывания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Результатом предоставления государственной услуги являются назначение и выплата ежемесячного пособия либо отказ в назначении и выплате ежемесячного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 рабочих дней</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">АДМИНИСТРАЦИЯ (ПРАВИТЕЛЬСТВО) КУРГАНСКОЙ ОБЛАСТИ ПОСТАНОВЛЕНИЕ от 29 января 2007 г. N 23 ОБ УТВЕРЖДЕНИИ ПОРЯДКА НАЗНАЧЕНИЯ И ВЫПЛАТЫ ЕЖЕМЕСЯЧНОГО ПОСОБИЯ РОДИТЕЛЯМ ЛИЦ, ПОГИБШИХ (УМЕРШИХ) ВСЛЕДСТВИЕ ВЫПОЛНЕНИЯ ЗАДАЧ В УСЛОВИЯХ ВООРУЖЕННОГО КОНФЛИКТА В ЧЕЧЕНСКОЙ РЕСПУБЛИКЕ И В ХОДЕ КОНТРТЕРРОРИСТИЧЕСКИХ ОПЕРАЦИЙ НА ТЕРРИТОРИИ СЕВЕРО-КАВКАЗСКОГО РЕГИОНА, А ТАКЖЕ РОДИТЕЛЯМ ЛИЦ, ПОГИБШИХ ПРИ ВЫПОЛНЕНИИ ЗАДАЧ В УСЛОВИЯХ ЧРЕЗВЫЧАЙНОГО ПОЛОЖЕНИЯ И ПРИ ВООРУЖЕННЫХ КОНФЛИКТАХ НА ТЕРРИТОРИЯХ ГОСУДАРСТВ ЗАКАВКАЗЬЯ, ПРИБАЛТИКИ, РЕСПУБЛИКИ ТАДЖИКИСТАН </w:t>
+              <w:t>АДМИНИСТРАЦИЯ (ПРАВИТЕЛЬСТВО) КУРГАНСКОЙ ОБЛАСТИ ПОСТАНОВЛЕНИЕ от 29 января 2007 г. N 23 ОБ УТВЕРЖДЕНИИ ПОРЯДКА НАЗНАЧЕНИЯ И ВЫПЛАТЫ ЕЖЕМЕСЯЧНОГО ПОСОБИЯ РОДИТЕЛЯМ ЛИЦ, ПОГИБШИХ (УМЕРШИХ) ВСЛЕДСТВИЕ ВЫПОЛНЕНИЯ ЗАДАЧ В УСЛОВИЯХ ВООРУЖЕННОГО КОНФЛИКТА В ЧЕЧЕНСКОЙ РЕСПУБЛИКЕ И В ХОДЕ КОНТРТЕРРОРИСТИЧЕСКИХ ОПЕРАЦИЙ НА ТЕРРИТОРИИ СЕВЕРО-КАВКАЗСКОГО РЕГИОНА, А ТАКЖЕ РОДИТЕЛЯМ ЛИЦ, ПОГИБШИХ ПРИ ВЫПОЛНЕНИИ ЗАДАЧ В УСЛОВИЯХ ЧРЕЗВЫЧАЙНОГО ПОЛОЖЕНИЯ И ПРИ ВООРУЖЕННЫХ КОНФЛИКТАХ НА ТЕРРИТОРИЯХ ГОСУДАРСТВ ЗАКАВКАЗЬЯ, ПРИБАЛТИКИ, РЕСПУБЛИКИ ТАДЖИКИСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1582,67 +1232,56 @@
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="swiss"/>
-[...4 lines deleted...]
-    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
@@ -1783,50 +1422,51 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1985,81 +1625,83 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="001f41f3"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="0039620a"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004b3fc2"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
@@ -2090,127 +1732,129 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ng-binding" w:customStyle="1">
     <w:name w:val="ng-binding"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
     <w:name w:val="ConsPlusCell"/>
     <w:qFormat/>
     <w:rsid w:val="003212fa"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
     <w:name w:val="ConsPlusDocList"/>
     <w:qFormat/>
     <w:rsid w:val="00425f17"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00a2080e"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="exact" w:line="233" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=73176&amp;dst=100028" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=73176" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511293" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523269&amp;dst=100437" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=148642&amp;dst=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511293" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2461,52 +2105,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
-  <Pages>3</Pages>
-[...3 lines deleted...]
-  <Paragraphs>29</Paragraphs>
+  <Pages>2</Pages>
+  <Words>617</Words>
+  <Characters>4519</Characters>
+  <CharactersWithSpaces>5106</CharactersWithSpaces>
+  <Paragraphs>31</Paragraphs>
   <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Администрации (Правительства) Курганской области от 29.01.2007 N 23(ред. от 27.08.2025)"Об утверждении Порядка назначения и выплаты ежемесячного пособия родителям лиц, погибших (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и в ходе контртеррористических операций на территории Северо-Кавказского региона, а также родителям лиц, погибших при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств</dc:title>
+  <dc:title>Закон Курганской области от 06.12.2006 N 205(ред. от 04.04.2024)"О дополнительных мерах социальной поддержки проживающих на территории Курганской области родителей лиц, погибших (умерших) вследствие выполнения задач в условиях вооруженного конфликта в Чеченской Республике и в ходе контртеррористических операций на территории Северо-Кавказского региона, а также родителей лиц, погибших при выполнении задач в условиях чрезвычайного положения и при вооруженных конфликтах на территориях государств Закавказья, </dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>