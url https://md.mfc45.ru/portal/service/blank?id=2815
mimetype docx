--- v0 (2025-10-19)
+++ v1 (2026-10-29)
@@ -1,2685 +1,1820 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="15450" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2666"/>
+        <w:gridCol w:w="12783"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Назначение и выплата ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий, проживающим на территории Курганской области</w:t>
+              <w:t>Назначение и выплата ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:bidi w:val="0"/>
-[...21 lines deleted...]
-              <w:t>Назначение и выплата доплаты к пенсии осуществляется государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области, по месту жительства (месту пребывания) граждан</w:t>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется государственным казенным учреждением "Центр социальной поддержки Курганской области", подведомственным Департаменту социальной политики Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="-"/>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial CYR" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:caps w:val="false"/>
                 <w:smallCaps w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:em w:val="none"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>оплата к пенсии устанавливается гражданам, ставшим инвалидами вследствие ранения, контузии, увечья или заболевания, полученных в связи с:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...177 lines deleted...]
-              <w:t>Гражданин может воспользоваться государственной услугой через доверенных лиц (лица, которые на основании доверенности уполномочены обращаться в Главное управления за предоставлением услуги).</w:t>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1) участием в боевых действиях в Афганистане с апреля 1978 года по 15 февраля 1989 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2) выполнением задач в условиях вооруженного конфликта в Чеченской республике и на прилегающих к ней территориях Российской Федерации, отнесенных к зоне вооруженного конфликта, с декабря 1994 года по декабрь 1996 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3) выполнением задач в ходе контртеррористических операций на территории Северо-Кавказского региона с августа 1999 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4) выполнением задач в ходе специальной военной операции на территориях Украины, Донецкой Народной Республики и Луганской Народной Республики с 24 февраля 2022 года, на территориях Запорожской области и Херсонской области с 30 сентября 2022 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>5) выполнением задач на территориях Украины, Донецкой Народной Республики и Луганской Народной Республики в составе Вооруженных Сил Донецкой Народной Республики, Народной милиции Луганской Народной Республики, воинских формирований и органов Донецкой Народной Республики и Луганской Народной Республики с 11 мая 2014 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6) выполнением задач по отражению вооруженного вторжения на территорию Российской Федерации, а также в ходе вооруженной провокации на Государственной границе Российской Федерации и территориях субъектов Российской Федерации, прилегающих к районам проведения специальной военной операции на территориях Украины, Донецкой Народной Республики и Луганской Народной Республики с 24 февраля 2022 года, на территориях Запорожской области и Херсонской области с 30 сентября 2022 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="838" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...77 lines deleted...]
-              <w:t>:</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Документы необходимые для назначения ежемесячной доплаты к пенсии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-              <w:jc w:val="both"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-                <w:dstrike w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...15 lines deleted...]
-              <w:t>документ удостоверяющий личность заявителя;</w:t>
+              <w:t>. документ удостоверяющий личность заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2. д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-              <w:jc w:val="both"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...13 lines deleted...]
-              <w:t>заявление об установлении доплаты к пенсии;</w:t>
+              <w:t>. заявление о назначении ежемесячной доплаты к пенсии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...85 lines deleted...]
-              <w:t>;</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>. документ о периодах участия в боевых действиях заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...85 lines deleted...]
-              <w:t>;</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Документы необходимые для возобновления ежемесячной доплаты к пенсии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> документ о периодах участия в боевых действиях заявителя;</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. документ удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...85 lines deleted...]
-              <w:t>;</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...41 lines deleted...]
-              <w:t>документ, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением).</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>. заявление о возобновлении ежемесячной доплаты к пенсии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...33 lines deleted...]
-            <w:r>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="24"/>
-[...52 lines deleted...]
-                <w:dstrike w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...135 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы необходимые для подачи заявления об изменении данных:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:bCs/>
+                <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...207 lines deleted...]
-              <w:t>б изменении данных.</w:t>
+              <w:t>1. документ удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...322 lines deleted...]
-              <w:t>);</w:t>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
-                <w:i w:val="false"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. заявление об изменении данных</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
-                <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...33 lines deleted...]
-              <w:t>документ, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>1. д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент (сведения) об инвалидности вследствие военной травмы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент (сведения) о получении пенсии по инвалидности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент (сведения) о регистрации заявителя по месту жительства (месту пребывания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-[...29 lines deleted...]
-              <w:t>уги является предоставление услуги либо отказ в предоставлении услуги.</w:t>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Уведомление о принятом решении о предоставлении государственной услуги либо об отказе в предоставлении государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Уведомление о возобновлении выплаты доплаты к пенсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Предоставление результата услуги при обращении заявителя для изменения данных не предусмотрено.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-[...36 lines deleted...]
-              <w:t>дней со дня приема заявления о назначении ежемесячной доплаты к пенсии по инвалидности.</w:t>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-15 рабочих дней со дня регистрации заявления о назначении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-5 рабочих дней со дня регистрации заявления о возобновлении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>-5 рабочих дней со дня регистрации заявления об изменении данных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:highlight w:val="none"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> КУРГАНСКОЙ ОБЛАСТИ от 6 ноября 2024 г. N 381 ОБ УТВЕРЖДЕНИИ ПОРЯДКА НАЗНАЧЕНИЯ И ВЫПЛАТЫ ЕЖЕМЕСЯЧНОЙ ДОПЛАТЫ К ПЕНСИИ ПО ИНВАЛИДНОСТИ ИНВАЛИДАМ БОЕВЫХ ДЕЙСТВИЙ </w:t>
+              <w:t>Приказ Департамента социальной политики Курганской области от 09.09.2026 N 269/Пр "Об утверждении Административного регламента предоставления государственной услуги "Назначение и выплата ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2692,337 +1827,90 @@
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:altName w:val="sans-serif"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="0">
-[...3 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...247 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="360"/>
   <w:compat>
+    <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -3161,110 +2049,110 @@
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="11"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="-">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564d10"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="008133ce"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FontStyle20" w:customStyle="1">
     <w:name w:val="Font Style20"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -3275,132 +2163,158 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Основной шрифт абзаца"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="FontStyle30">
     <w:name w:val="Font Style30"/>
     <w:basedOn w:val="Style14"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial;sans-serif"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style16"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style16"/>
+    <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user">
+    <w:name w:val="Заголовок (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user1">
+    <w:name w:val="Указатель (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:hanging="0" w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="001f41f3"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
@@ -3421,83 +2335,83 @@
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004b3fc2"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006c56f7"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Frgu-text-title" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="frgu-text-title" w:customStyle="1">
     <w:name w:val="frgu-text-title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ng-binding" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="ng-binding" w:customStyle="1">
     <w:name w:val="ng-binding"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
     <w:name w:val="ConsPlusCell"/>
     <w:qFormat/>
     <w:rsid w:val="003212fa"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
@@ -3527,372 +2441,262 @@
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00a2080e"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="exact" w:line="233" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:styleId="Style17" w:default="1">
+    <w:name w:val="Без списка"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>580</Words>
-[...3 lines deleted...]
-  <Company>КонсультантПлюс Версия 4024.00.31</Company>
+  <Words>509</Words>
+  <Characters>3589</Characters>
+  <CharactersWithSpaces>4053</CharactersWithSpaces>
+  <Paragraphs>45</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.32</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Правительства Курганской области от 06.11.2024 N 381"Об утверждении Порядка назначения и выплаты ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий"</dc:title>
+  <dc:title>Приказ Департамента социальной политики Курганской области от 09.09.2026 N 269/Пр"Об утверждении Административного регламента предоставления государственной услуги "Назначение и выплата ежемесячной доплаты к пенсии по инвалидности инвалидам боевых действий"(вместе с "Перечнем условных обозначений и сокращений", "Идентификаторами категорий (признаков) заявителей", "Исчерпывающим перечнем документов, необходимых для предоставления государственной услуги", "Исчерпывающим перечнем оснований для отказа в прием</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>