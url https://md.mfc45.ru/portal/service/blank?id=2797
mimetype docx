--- v0 (2025-10-19)
+++ v1 (2026-06-14)
@@ -6,179 +6,179 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Предоставление компенсации расходов на уплату взноса на капитальный ремонт общего имущества в многоквартирном доме отдельным категориям граждан в Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
@@ -188,1498 +188,1677 @@
               <w:t>Предоставление компенсации осуществляется государственными казенными учреждениями, подведомственными Департаменту социальной политики Курганской области, по месту жительства либо по месту пребывания гражданина</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle20"/>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-[...20 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Normal"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Компенсация предоставляется в соответствии с </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Законом</w:t>
+                <w:t xml:space="preserve"> Кург</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Курганской области от 3 декабря 2004 года N 845 "О мерах социальной поддержки отдельных категорий граждан в Курганской области":</w:t>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t>анской области от 3 декабря 2004 года N 845 "О мерах социальной поддержки отдельных категорий граждан в Курганской области" следующим категориям граждан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>1) одиноко проживающим неработающим собственникам жилых помещений, достигшим возраста семидесяти лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>2) одиноко проживающим неработающим собственникам жилых помещений, достигшим возраста восьмидесяти лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>3) собственникам жилых помещений, достигшим возраста семидесяти лет, проживающим в составе семьи, состоящей только из совместно проживающих неработающих граждан пенсионного возраста и (или) неработающих граждан, достигших возраста 55 лет для женщин и 60 лет для мужчин, и (или) неработающих инвалидов I и (или) II групп;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>4) собственникам жилых помещений, достигшим возраста восьмидесяти лет, проживающим в составе семьи, состоящей только из совместно проживающих неработающих граждан пенсионного возраста и (или) неработающих граждан, достигших возраста 55 лет для женщин и 60 лет для мужчин, и (или) неработающих инвалидов I и (или) II групп.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-              <w:ind w:left="0" w:hanging="0"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Компенсация также предоставляется в случае временного отсутствия проживающих совместно с гражданином граждан, не достигших пенсионного возраста, и (или) не достигших возраста 55 лет для женщин и 60 лет для мужчин, и (или) не являющихся инвалидами I и (или) II групп (регистрация в установленном порядке по месту пребывания, прохождение военной службы по призыву, отбывание наказания в виде лишения свободы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Компенсация предоставляется в отношении одного жилого помещения в многоквартирном доме, принадлежащего гражданину на праве собственности, используемого в качестве места жительства.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Компенсация предоставляется при отсутствии у гражданина задолженности по уплате взноса на капитальный ремонт.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:hanging="0"/>
+              <w:t>Компенсация предоставляется при соблюдении следующих условий:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...21 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1) в отношении жилого помещения, в котором проживает гражданин, осуществляется начисление взноса на капитальный ремонт общего имущества в многоквартирном доме (далее - взнос на капитальный ремонт);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2) жилое помещение, в отношении которого предоставляется компенсация, принадлежит гражданину на праве собственности (независимо от доли в праве собственности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3) у гражданина отсутствует задолженность по уплате взноса на капитальный ремонт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4) гражданин не является получателем компенсации расходов на уплату взноса на капитальный ремонт в составе меры социальной поддержки на оплату жилого помещения и коммунальных услуг, установленной иными нормативными правовыми актами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Предоставление компенсации осуществляется государственным казенным учреждением "Центр социальной поддержки Курганской области" по месту жительства гражданина на основании сведений о начисленном взносе на капитальный ремонт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="990" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="0000FF"/>
-[...3 lines deleted...]
-              <w:t>1.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:hyperlink w:anchor="P1586">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>заявление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> о назначении компенсации</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>азначении компенсации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:ind w:hanging="0"/>
-[...14 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>2.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:hyperlink w:anchor="P1670">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>согласие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>на обработку персональных данных заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="360"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий право собственности на жилое помещение, в случае если право собственности не зарегистрировано в Едином государственном реестре недвижимости;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>3.документ, удостоверяющ</w:t>
-[...31 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ведения о прохождении гражданином, совместно проживающим с заявителем, военной службы по призыву;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>4.документ, удостоверяющ</w:t>
-[...32 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+              <w:t>5. документ, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...28 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>согласие на обработку персональных данных каждого совместно проживающего с заявителем неработающего гражданина пенсионного возраста и (или) неработающего гражданина, достигшего возраста 55 лет для женщин и 60 лет для мужчин, и (или) неработающего инвалида I и (или) II групп для заявителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...66 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7. с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ведения об отбывании гражданином, совместно проживающим с заявителем, наказания в виде лишения свободы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>8. с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>удебный акт, устанавливающий факт проживания заявителя в жилом помещении либо подтверждающий, что заявитель проживает в жилом помещении один (в соответствующих случаях)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>9. п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>латежные документы (единый платежный документ) для внесения платы за содержание и ремонт жилого помещения и предоставление коммунальных услуг за месяц, подтверждающий начисление взноса на капитальный ремонт общего имущества в многоквартирном доме, предшествующий месяцу обращения заявителя за назначением компенсации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>10. д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент, удостоверяющий личность представителя заявителя, и документ, подтверждающий его полномочия действовать от имени заявителя (в случае обращения представителя заявителя с заявлением).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>В случае если за получением государственной услуги обращается представитель заявителя, то представляются также документы, удостоверяющие полномочия представителя.</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>Копии документов предъявляются вместе с подлинниками или заверенные в установленном порядке.</w:t>
-            </w:r>
-[...18 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...19 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент (сведения) о правах отдельного лица на имевшиеся (имеющиеся) у него объекты недвижимости, содержащиеся в Едином государственном реестре недвижимости;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>2.документ (сведения) о регистрации заявителя и граждан, проживающих совместно с заявителем, по месту жительства в жилом помещении;</w:t>
-[...6 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ведения об основных характеристиках и правах на жилое помещение, содержащиеся в Едином государственном реестре недвижимости;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...77 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ведения о регистрации по месту жительства и месту пребывания гражданина Российской Федерации в пределах Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>4.документ (сведения) о трудовой деятельности заявителя, а также совместно проживающих с заявителем граждан пенсионного возраста и (или) граждан, достигших возраста 55 лет для женщин и 60 лет для мужчин, и (или) инвалидов I и (или) II групп;</w:t>
-[...7 lines deleted...]
-              <w:ind w:firstLine="540"/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окумент (сведения) о трудовой деятельности заявителя, а также совместно проживающих с заявителем граждан пенсионного возраста и (или) граждан, достигших возраста 55 лет для женщин и 60 лет для мужчин, и (или) инвалидов I и (или) II групп;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>5. с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ведения о предоставлении заявителю компенсации расходов на уплату взноса на капитальный ремонт в составе меры социальной поддержки по оплате жилого помещения и коммунальных услуг, установленной иными нормативными правовыми актами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Результатом предоставления государственной услуги является предоставление компенсации или отказ в предоставлении компенсации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Решение о назначении компенсации (об отказе в назначении компенсации) принимается в течение десяти рабочих дней со дня приема (регистрации) заявления о назначении компенсации со всеми необходимыми документами</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...17 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Приказ Главного Управления социальной защиты населения Курганской области № 108 от 11.03.2019 г. «Об утверждении Административного </w:t>
             </w:r>
             <w:hyperlink w:anchor="P45">
               <w:r>
@@ -1782,50 +1961,55 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -2349,51 +2533,51 @@
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=78056" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=78942&amp;dst=100085" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=78942&amp;dst=100086" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW273&amp;n=78056" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2644,52 +2828,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
-  <Pages>4</Pages>
-[...4 lines deleted...]
-  <Company>КонсультантПлюс Версия 4025.00.02</Company>
+  <Pages>5</Pages>
+  <Words>856</Words>
+  <Characters>6009</Characters>
+  <CharactersWithSpaces>6819</CharactersWithSpaces>
+  <Paragraphs>48</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.01</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Правительства Курганской области от 20.06.2016 N 184(ред. от 04.09.2025)"Об утверждении Порядка предоставления компенсации расходов на уплату взноса на капитальный ремонт общего имущества в многоквартирном доме отдельным категориям граждан в Курганской области"</dc:title>
+  <dc:title>Постановление Правительства Курганской области от 20.06.2016 N 184(ред. от 08.04.2026)"Об утверждении Порядка предоставления компенсации расходов на уплату взноса на капитальный ремонт общего имущества в многоквартирном доме отдельным категориям граждан в Курганской области"(вместе с "Перечнем документов (сведений), необходимых для назначения компенсации расходов на уплату взноса на капитальный ремонт общего имущества в многоквартирном доме отдельным категориям граждан в Курганской области")</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>