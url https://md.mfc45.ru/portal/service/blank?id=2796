--- v0 (2025-11-03)
+++ v1 (2026-06-27)
@@ -6,951 +6,1058 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2352"/>
+        <w:gridCol w:w="12500"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Предоставление единовременного пособия на развитие личного подсобного хозяйства малоимущим семьям, воспитывающим пять и более несовершеннолетних детей.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:t>Оказание государственной социальной помощи на развитие личного подсобного хозяйства малоимущим семьям, воспитывающим пять и более несовершеннолетних детей</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style21"/>
-[...15 lines deleted...]
-              <w:t>Государственные услуги предоставляет Главное управление через учреждения</w:t>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется Государственным казенным учреждением "Центр социальной поддержки Курганской области", подведомственным Департаменту социальной политики Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
-[...10 lines deleted...]
-              <w:t>малоимущие семьи, воспитывающие пять и более несовершеннолетних детей, среднедушевой доход которых ниже величины прожиточного минимума, установленной в Курганской области</w:t>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Заявителями при предоставлении государственной услуги являются малоимущие семьи, воспитывающие пять и более несовершеннолетних детей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="990" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1) заявление о предоставлении единовременного пособия;</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:szCs w:val="22"/>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2) с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ведения о рождении ребенка (в случае регистрации записи акта о рождении ребенка за пределами территории Российской Федерации)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:szCs w:val="22"/>
-[...119 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>документ, подтверждающий неполучение единовременного пособия другим родителем в случае раздельного проживания родителей</w:t>
+              <w:t>1) с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ведения о регистрации по месту жительства заявителя, детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2) документы, подтверждающие доход семьи за три последних календарных месяца, предшествующих одному календарному месяцу перед месяцем подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3) сведения о месте нахождения родителя (отбывает наказание, содержится под стражей, на принудительном лечении, направлен для прохождения судебно-медицинской экспертизы) (в случае нахождения одного из родителей в соответствующем учреждении);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4) документы, подтверждающие, что сведения об отце ребенка внесены в свидетельство о рождении ребенка со слов матери (в случае обращения за предоставлением единовременного пособия одинокой матери).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="880" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:t>Результатом предоставления государственной услуги является предоставление единовременного пособия либо отказ в предоставлении единовременного пособия</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- предоставление единовременного пособия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>- отказ в предоставлении единовременного пособия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t>Решение о предоставлении единовременного пособия либо об отказе в предоставлении единовременного пособия принимается в течение 10 дней со дня приема (регистрации) заявления о предоставлении единовременного пособия в ГУСЗН</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Максимальный срок предоставления государственной услуги составляет 10 календарных дней с даты обращения за предоставлением единовременного пособия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="936" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="102" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Приказ Главного управления социальной защиты населения Курганской области от 16.08.2018 года № 395 «Об утверждении Административного регламента предоставления государственной услуги по оказанию государственной социальной помощи на развитие личного подсобного хозяйства малоимущим семьям, воспитывающим пять и более несовершеннолетних детей»</w:t>
+              <w:t>Приказ Департамента социальной политики Курганской области от 18.05.2026 года № 138/Пр «Об утверждении Административного регламента предоставления государственной услуги "Предоставление единовременного пособия на развитие личного подсобного хозяйства малоимущим семьям, воспитывающим пять и более несовершеннолетних детей»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -981,84 +1088,75 @@
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="swiss"/>
-[...4 lines deleted...]
-    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -1180,50 +1278,51 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000a15b1"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1382,81 +1481,83 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="001f41f3"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="0039620a"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004b3fc2"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
@@ -1487,80 +1588,82 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ng-binding" w:customStyle="1">
     <w:name w:val="ng-binding"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00762a9b"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
     <w:name w:val="ConsPlusCell"/>
     <w:qFormat/>
     <w:rsid w:val="003212fa"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
     <w:name w:val="ConsPlusDocList"/>
     <w:qFormat/>
     <w:rsid w:val="00425f17"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00a2080e"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="exact" w:line="233" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1859,50 +1962,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>292</Words>
-[...2 lines deleted...]
-  <Paragraphs>28</Paragraphs>
+  <Words>241</Words>
+  <Characters>1906</Characters>
+  <CharactersWithSpaces>2123</CharactersWithSpaces>
+  <Paragraphs>26</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.01</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Приказ Департамента социальной политики Курганской области от 18.05.2026 N 138/Пр"Об утверждении Административного регламента предоставления государственной услуги "Предоставление единовременного пособия на развитие личного подсобного хозяйства малоимущим семьям, воспитывающим пять и более несовершеннолетних детей"(вместе с "Перечнем условных обозначений и сокращений","Идентификатором категорий (признаков) заявителей", "Исчерпывающим перечнем документов, необходимых для предоставления государственной услу</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>