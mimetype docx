--- v0 (2025-11-05)
+++ v1 (2026-04-23)
@@ -6,1393 +6,1289 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15443" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="12499"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Выдача справки, подтверждающей, что среднедушевой доход семьи не превышает величину прожиточного минимума, установленную в Курганской области, необходимой для обращения за получением компенсации части родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих образовательную программу дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1056" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Орган, предоставляющий услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
               </w:rPr>
               <w:t>Департамент социальной политики Курганской области</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style19"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="772" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Право на получение справки о среднедушевом доходе имеет один из родителей (законных представителей), имеющий среднедушевой доход семьи, не превышающий величину прожиточного минимума, установленную в Курганской области, и являющийся получателем ежемесячного пособия в связи с рождением и воспитанием ребенка в соответствии с Федеральным </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:i w:val="false"/>
                   <w:strike w:val="false"/>
                   <w:dstrike w:val="false"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="21"/>
-                  <w:szCs w:val="21"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:shd w:fill="FFFFFF" w:val="clear"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>законом</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 19 мая 1995 года N 81-ФЗ "О государственных пособиях гражданам, имеющим детей" (единое пособие) либо состоящий в сводном реестре граждан с доходами ниже величины прожиточного минимума, установленной в Курганской области, в разрезе муниципальных и городских округов, формируемом Департаментом социальной политики Курганской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="990" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>1) заявление о выдаче справки о среднедушевом доходе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>2) документ, удостоверяющий личность заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>3) сведения о рождении ребенка (детей) в случае регистрации записи акта о рождении ребенка за пределами Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>4) сведения о заключении брака в случае регистрации записи акта о заключении брака за пределами Российской Федерации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="200" w:after="0"/>
               <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>5) документы, подтверждающие полномочия и удостоверяющие личность представителя заявителя (в случае подачи заявления представителем заявителя).</w:t>
-            </w:r>
-[...32 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заявитель (его представитель) вправе представить документы (сведения), </w:t>
+              <w:t>Д</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>по собственной инициативе</w:t>
+              <w:t xml:space="preserve">окументы (сведения), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...16 lines deleted...]
-                <w:b w:val="false"/>
+              <w:t>которые</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> заявитель вправе представить по собственной инициативе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Сведения о документе, удостоверяющем личность заявителя;</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>2) Сведения</w:t>
+              <w:t xml:space="preserve">) сведения о рождении ребенка (детей) , </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> о рождении ребенка, </w:t>
+              <w:t>выданные компетентными органами</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>выданные компетентными органами Российской Федерации</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) Сведения </w:t>
+              <w:t xml:space="preserve">) сведения о заключении брака, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">о заключении брака заявителем, </w:t>
+              <w:t>выданные компетентными органами</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>выданные компетентными органами Российской Федерации</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:ind w:left="0" w:firstLine="540"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">3) сведения о </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> о получении единого пособия.</w:t>
+              </w:rPr>
+              <w:t>получении единого пособия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="600" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>уведомление о выдаче справки, подтверждающей, что среднедушевой доход семьи не превышает величину прожиточного минимума, установленную в Курганской области, необходимой для обращения за получением компенсации части родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих образовательную программу дошкольного образования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- уведомление об отказе в выдаче справки, подтверждающей, что среднедушевой доход семьи не превышает величину прожиточного минимума, установленную в Курганской области, необходимой для обращения за получением компенсации части родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих образовательную программу дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>10 рабочих дней со дня поступления в ГУСЗН</w:t>
-[...18 lines deleted...]
-              </w:rPr>
+              <w:t>12 р.д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> КУРГАНСКОЙ ОБЛАСТИ от 21 августа 2017 г. N 304 ОБ УТВЕРЖДЕНИИ ПОРЯДКА ВЫДАЧИ СПРАВКИ, ПОДТВЕРЖДАЮЩЕЙ, ЧТО СРЕДНЕДУШЕВОЙ ДОХОД СЕМЬИ НЕ ПРЕВЫШАЕТ ВЕЛИЧИНУ ПРОЖИТОЧНОГО МИНИМУМА, УСТАНОВЛЕННУЮ В КУРГАНСКОЙ ОБЛАСТИ, НЕОБХОДИМОЙ ДЛЯ ОБРАЩЕНИЯ ЗА ПОЛУЧЕНИЕМ КОМПЕНСАЦИИ ЧАСТИ РОДИТЕЛЬСКОЙ ПЛАТЫ ЗА ПРИСМОТР И УХОД ЗА ДЕТЬМИ В ОБРАЗОВАТЕЛЬНЫХ ОРГАНИЗАЦИЯХ, РЕАЛИЗУЮЩИХ ОБРАЗОВАТЕЛЬНУЮ ПРОГРАММУ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КУРГАНСКОЙ ОБЛАСТИ от 21 августа 2017 г. N 304 ОБ УТВЕРЖДЕНИИ ПОРЯДКА ВЫДАЧИ СПРАВКИ, ПОДТВЕРЖДАЮЩЕЙ, ЧТО СРЕДНЕДУШЕВОЙ ДОХОД СЕМЬИ НЕ ПРЕВЫШАЕТ ВЕЛИЧИНУ ПРОЖИТОЧНОГО МИНИМУМА, УСТАНОВЛЕННУЮ В КУРГАНСКОЙ ОБЛАСТИ, НЕОБХОДИМОЙ ДЛЯ ОБРАЩЕНИЯ ЗА ПОЛУЧЕНИЕМ КОМПЕНСАЦИИ ЧАСТИ РОДИТЕЛЬСКОЙ ПЛАТЫ ЗА ПРИСМОТР И УХОД ЗА ДЕТЬМИ В ОБРАЗОВАТЕЛЬНЫХ ОРГАНИЗАЦИЯХ, РЕАЛИЗУЮЩИХ ОБРАЗОВАТЕЛЬНУЮ ПРОГРАММУ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1432,65 +1328,55 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="cc"/>
-[...4 lines deleted...]
-    <w:charset w:val="cc"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-[...3 lines deleted...]
-  <w:font w:name="0">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2319,51 +2205,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.3.2$Windows_X86_64 LibreOffice_project/9f56dff12ba03b9acd7730a5a481eea045e468f3</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>415</Words>
-[...3 lines deleted...]
-  <Company>КонсультантПлюс Версия 4024.00.31</Company>
+  <Words>404</Words>
+  <Characters>2947</Characters>
+  <CharactersWithSpaces>3323</CharactersWithSpaces>
+  <Paragraphs>29</Paragraphs>
+  <Company>КонсультантПлюс Версия 4025.00.02</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Постановление Правительства Курганской области от 21.08.2017 N 304(ред. от 14.08.2024)"Об утверждении Порядка выдачи справки, подтверждающей, что среднедушевой доход семьи не превышает величину прожиточного минимума, установленную в Курганской области, необходимой для обращения за получением компенсации части родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих образовательную программу дошкольного образования"</dc:title>
+  <dc:title>Постановление Правительства Курганской области от 21.08.2017 N 304(ред. от 29.12.2025)"Об утверждении Порядка выдачи справки, подтверждающей, что среднедушевой доход семьи не превышает величину прожиточного минимума, установленную в Курганской области, необходимой для обращения за получением компенсации части родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих образовательную программу дошкольного образования"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>