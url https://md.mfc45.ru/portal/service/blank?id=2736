--- v0 (2025-10-26)
+++ v1 (2026-04-24)
@@ -1,11921 +1,7567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15631" w:type="dxa"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:top w:w="150" w:type="dxa"/>
+          <w:left w:w="150" w:type="dxa"/>
+          <w:bottom w:w="150" w:type="dxa"/>
+          <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2348"/>
+        <w:gridCol w:w="2347"/>
         <w:gridCol w:w="13283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4332" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="571"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="001A3194" w:rsidRDefault="00DB4332" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="00E50AF0" w:rsidRDefault="00453798" w:rsidP="00453798">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Выплата страховых пенсий, накопительной пенсии и пенсии по государственному пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подуслуги</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявление о доставке пенсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявление об изменении персональных данных</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3. Заявление о запросе выплатного дела</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4. Заявление о выдаче справки о суммах пенсии, не полученных при жизни пенсионером</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5. Заявление о восстановлении выплаты пенсии</w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6. Заявление о возобновлении выплаты пенсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7. Заявление о добровольном возмещении излишне полученных сумм пенсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8. Заявление о выплате начисленных сумм пенсии, причитающихся пенсионеру и оставшихся не полученными в связи с его смертью</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9. Заявление о перечислении пенсии в полном объеме или в определенной части этой пенсии в счет установленной платы за предоставляемые социальные услуги в стационарной форме социального обслуживания</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10. Заявление о прекращении выплаты пенсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11. Заявление об отказе от получения назначенной пенсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>12. Заявление о факте осуществления (прекращения) работы и (или) иной деятельности</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00453798">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>13. Заявление о подтверждении места фактического проживания гражданина Российской Федерации</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E50AF0" w:rsidRPr="001A3194" w:rsidRDefault="00E50AF0" w:rsidP="00E50AF0">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>14. Заявление о выплате накопительной пенсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="628"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="628" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00F626D1" w:rsidRPr="001A3194" w:rsidRDefault="00F626D1" w:rsidP="0017577F">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3194">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Государственное учреждение</w:t>
-[...31 lines deleted...]
-            </w:pPr>
+              <w:t>Государственное учреждение  — Отделение Пенсионного фонда Российской Федерации по Курганской области</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="543"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="543" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="002F5FFA" w:rsidRPr="001A3194" w:rsidRDefault="00564D10" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="002F5FFA">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00E50AF0" w:rsidRDefault="00E50AF0" w:rsidP="00BE5F47">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="228" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="228" w:beforeAutospacing="1" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">граждане Российской Федерации, иностранные граждане и лица без гражданства, постоянно проживающие на территории Российской Федерации, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявитель может подать заявление о предоставлении государственной услуги лично или через своего представителя. Представителем заявителя может выступать уполномоченное им лицо на основании документов, подтверждающих предоставление ему соответствующих полномочий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="690"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="690" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00585DC2" w:rsidP="00614E7B">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3194">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Государственную услугу предоставляет ПФР через свои территориальные органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="002B6577">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="4428"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="4428" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00307F67" w:rsidRPr="002F553B" w:rsidRDefault="00AF4C0B" w:rsidP="00800AB1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:before="220"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:ind w:left="62" w:firstLine="51"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="P154"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="002F553B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление о доставке пенсии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя (копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Заявление об изменение персональных данных:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="280" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление (оригинал)</w:t>
+              <w:br/>
+              <w:t>- документ, удостоверяющий личность заявителя (копия)</w:t>
+              <w:br/>
+              <w:t>- документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие изменения фамилии, имени, отчества гражданина;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие изменение даты рождения гражданина;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие изменение фамилии, имени, отчества представителя.(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>3. Заявление о запросе выплатного дела (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>следующий рабочий день)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Заявление о выдаче справки о суммах пенсии, не полученных при жизни пенсионером</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Заявление о восстановлении выплаты пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ об отмене решения суда об объявлении заявителя умершим или решения суда о признании его безвестно отсутствующим; (копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие, что нетрудоспособный заявитель проходит обучение по очной форме в организациях, осуществляющих образовательную деятельность, за исключением обучения по дополнительным образовательным программам; (подлинник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие, что направление на обучение в иностранную образовательную организацию, расположенную за пределами территории Российской Федерации, произведено в соответствии с международными договорами Российской Федерации; (копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие, что заявитель не работает;(копия или подлинник- в зависимости от документа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие наступление новых обстоятельств либо подтверждающие прежние обстоятельства, дающие право на выплату пенсии. (копия или подлинник- в зависимости от документа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>6.Заявление о возобновлении выплаты пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="280" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий обучение заяви-теля по очной форме обучения в организации, осуществляющей образовательную деятельность по основным образовательным программам (подлинник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий, что заявитель не имеет права на пенсию на территории государства его постоянного проживания, с которым Российской Федерацией заключен международный договор, согласно которому обязательства по пенсионному обеспечению несет государство, на территории которого пенсионер проживает (подлинник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>7.Заявление о добровольном возмещении излишне полученных сумм пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя (копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>8.Заявление о выплате начисленных сумм пенсии, причитающихся пенсионеру и оставшихся не полученными в связи с его смертью</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие смерть пенсионера;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ о родственных отношениях с умершим пенсионером; (копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ о совместном проживании с умершим пенсионером на день смерти; (копия или подлинник- в зависимости от документа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>свидетельство о праве на наследство - для подтверждения права наследования начисленных сумм пенсии, при-читавшихся пенсионеру и оставшихся не полученными в связи с его смертью. (подлинник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>9. Заявление о перечислении пенсии в полном объеме или в определенной части этой пенсии в счет установленной платы за предоставляемые социальные услуги в стационарной форме социального обслуживания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>10. Заявление о прекращении выплаты пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие отчисление граждан в возрасте старше 18 лет из организаций, осуществляющих образовательную деятельность, а также о переводе их на заочную и очно-заочную форму обучения - в случае если выплата пен-сии зависит от факта обучения по очной форме по основным образовательным про-граммам в организациях, осуществляющих образовательную деятельность, в том числе в иностранных организациях, расположенных за пределами территории Российской Федерации, если направление на обучение произведено в соответствии с международными договорами Российской Федерации; (подлинник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документы о поступлении заяви-теля на работу (возобновлении иной деятельности, подлежащей включению в страховой стаж), в том числе о работе в должностях, дающих право на получение пенсии гражданам из числа работников летно-испытательного состава, космонавтов-испытателей, космонавтов-исследователей, инструкторов-космонавтов-испытателей, инструкторов-космонавтов-исследователей, в случае, если выплата пен-сии зависит от факта выполнения работы. (копия или подлинник- в зависимости от документа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>11. Заявление об отказе от получения назначенной пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заявление (оригинал)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF4C0B" w:rsidRPr="002F553B" w:rsidRDefault="00AF4C0B" w:rsidP="00AF4C0B">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документ, удостоверяющий личность заявителя (копия)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF4C0B" w:rsidRPr="002F553B" w:rsidRDefault="00AF4C0B" w:rsidP="00AF4C0B">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4B4A" w:rsidRPr="002F553B" w:rsidRDefault="00800AB1" w:rsidP="009E4B4A">
-[...1 lines deleted...]
-              <w:pStyle w:val="a6"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>12. Заявление о факте осуществления (прекращения) работы и (или) иной деятельности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...30 lines deleted...]
-              <w:pStyle w:val="a6"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление (оригинал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:jc w:val="left"/>
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>- документ, удостоверяющий личность заявителя</w:t>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Документы, предоставляемые по инициативе заявителя</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4B4A" w:rsidRPr="002F553B" w:rsidRDefault="009E4B4A" w:rsidP="009E4B4A">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...145 lines deleted...]
-          <w:p w:rsidR="009E4B4A" w:rsidRPr="002F553B" w:rsidRDefault="00800AB1" w:rsidP="00800AB1">
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к заявлению о факте осуществления (прекращения) работы и (или) иной деятельности, поданному гражданином, осуществляющим (прекратившим) работу и (или) иную деятельность за пределами территории Российской Федерации, представляется документ, подтверждающий факт осуществления (прекращения) работы и (или) иной деятельности, выданный компетентными органами (должностными лицами) иностранного государства. (копия или подлинник- в зависимости от документа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:spacing w:before="220"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...33 lines deleted...]
-            <w:pPr>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>13. Заявление о подтверждении места фактического проживания гражданина Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заявление (оригинал)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4B4A" w:rsidRPr="002F553B" w:rsidRDefault="009E4B4A" w:rsidP="009E4B4A">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4B4A" w:rsidRPr="002F553B" w:rsidRDefault="00F17580" w:rsidP="00800AB1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="220"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>14. Заявление о выплате накопительной части</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заявление (оригинал)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17580" w:rsidRPr="002F553B" w:rsidRDefault="00F17580" w:rsidP="00F17580">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность заявителя;(копия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:spacing w:before="220"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="-38" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:ind w:left="720" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...2032 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документ, подтверждающий полномочия представителя, в случае обращения с заявлением представителя заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="502"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="502" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00614E7B">
-[...1 lines deleted...]
-              <w:spacing w:before="159" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="159" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="884"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="884" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00912B09" w:rsidRPr="001A3194" w:rsidRDefault="00912B09" w:rsidP="00912B09">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3194">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>удовлетворение поданного заявления;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912B09" w:rsidRPr="001A3194" w:rsidRDefault="00912B09" w:rsidP="00912B09">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3194">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>отказ в удовлетворении поданного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30744" w:rsidRPr="001A3194" w:rsidRDefault="00B30744" w:rsidP="00122517">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:spacing w:before="220"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00D35EFE" w:rsidRDefault="00D35EFE" w:rsidP="00651053">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Документы из МФЦ в Орган передаются не позднее дня следующего за днем приема документом. </w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Документы из МФЦ в Орган передаются не позднее дня следующего за днем приема документом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Заявление о доставке пенсии – 3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заявление об изменении персональных данных - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3. Заявление о запросе выплатного дела – следующий рабочий день</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4. Заявление о выдаче справки о суммах пенсии, не полученных при жизни пенсионером - 3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Заявление о восстановлении выплаты пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>5 рабочих дней (срок предоставления услуги может быть приостановлен, но не более чем на 3 месяца)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Заявление о возобновлении выплаты пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>5 рабочих дней (срок предоставления услуги может быть приостановлен, но не более чем на 3 месяца)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...106 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Заявление о добровольном возмещении излишне полученных сумм пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E50AF0">
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>5 рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>8. Заявление о выплате начисленных сумм пенсии, причитающихся пенсионеру и оставшихся не полученными в связи с его смертью -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...108 lines deleted...]
-              <w:pStyle w:val="a6"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>5 рабочих дней после получения заявления, документов и информации организации, занимающейся доставкой пенсии, о недоставленных суммах пенсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Заявление о перечислении пенсии в полном объеме или в определенной части этой пенсии в счет установленной платы за предоставляемые социальные услуги в стационарной форме социального </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E50AF0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">обслуживания - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FF00FF" w:val="clear"/>
+              </w:rPr>
+              <w:t>30 календарных дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Заявление о прекращении выплаты пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
-[...36 lines deleted...]
-            <w:r w:rsidR="00800AB1" w:rsidRPr="00D35EFE">
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>следующий рабочий день</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Заявление об отказе от получения назначенной пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>следующий рабочий день</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
+              <w:rPr>
                 <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Заявление о факте осуществления (прекращения) работы и (или) иной деятельности - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FF00FF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 календарных дней </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для осуществляющих (прекративших) работу и (или) иную деятельность </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>на территории РФ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - с 1-го числа месяца, следующего за месяцем получения сведений, представленных страхователем в соответствии со статьей 11 Федерального закона от 01.04.1996г.; для осуществляющих (прекративших) работу и (или) иную деятельность </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+              </w:rPr>
+              <w:t>за пределами РФ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FF00FF" w:val="clear"/>
+              </w:rPr>
+              <w:t>не позднее 5 рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
+              <w:rPr>
                 <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Заявление о подтверждении места фактического проживания гражданина Российской Федерации - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D35EFE">
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>приобщается к материалам выплатного дела для учета при вынесении решения о выплате</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Заявление о выплате накопительной пенсии - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...205 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
+                <w:shd w:fill="FF00FF" w:val="clear"/>
               </w:rPr>
               <w:t>10 календарных дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в приеме заявления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оснований для отказа в приеме документов законодательством Российской Федерации не предусмотрено.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> в приеме заявления</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00122517" w:rsidRPr="001A3194" w:rsidRDefault="00122517" w:rsidP="00122517">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Услуга предоставляется без взимания государственной пошлины и иной платы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="523"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1451" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...18 lines deleted...]
-              <w:t>Стоимость</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="0017577F" w:rsidP="00165CEC">
-[...18 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Выплатное дело, сформированное на каждого пенсионера, хранится в территориальном органе Пенсионного фонда Российской Федерации по месту получения пенсии.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00E50AF0">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1451"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="866" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2303" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="001A3194" w:rsidRDefault="00E01D36" w:rsidP="00236378">
-[...19 lines deleted...]
-              <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13238" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="13283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="00D35EFE" w:rsidRDefault="00BF34C1" w:rsidP="00581096">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Постановление Правления ПФ РФ от 25.07.2019 N 404п (ред. от 23.09.2020) "Об утверждении Административного регламента предоставления Пенсионным фондом Российской Федерации государственной услуги по выплате страховых пенсий, накопительной пенсии и пенсий по государственному пенсионному обеспечению"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidRDefault="0092731F" w:rsidP="00F35833">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidSect="00236378">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="57CCBF4A"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:tmpl w:val="A41EBAC4"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...2 lines deleted...]
-    <w:tmpl w:val="7EFC2B02"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...298 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16DA6DA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FFAB23A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...2 lines deleted...]
-    <w:tmpl w:val="F14802F8"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...113 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1A8212F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3DADD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="229E442F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FB63AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="29B12C48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F325E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2B4065F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29565532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2C32425D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D96FE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2CA443F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="857AFE66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...2 lines deleted...]
-    <w:tmpl w:val="A0767A6E"/>
+  <w:abstractNum w:abstractNumId="15">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...149 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="34CA6B4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9C87510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="34DD3877"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2BAF512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3BC710D7"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3F0C5F7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8AFA1E14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...1273 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
-[...2 lines deleted...]
-    <w:tmpl w:val="2AC8B172"/>
+  <w:abstractNum w:abstractNumId="21">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...442 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
-[...5 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
-[...38 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...264 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
-    <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A15B1"/>
+    <w:rsid w:val="000a15b1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
-    <w:name w:val="heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="a"/>
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00223224"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000a15b1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Интернет-ссылка"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00564d10"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008133ce"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ngscope" w:customStyle="1">
+    <w:name w:val="ng-scope"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ba0f04"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="41" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00223224"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ngbinding1" w:customStyle="1">
+    <w:name w:val="ng-binding1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223224"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Style15"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004166e5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="001f41f3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039620a"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004b3fc2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Western" w:customStyle="1">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006c56f7"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Frgutexttitle" w:customStyle="1">
+    <w:name w:val="frgu-text-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ngbinding" w:customStyle="1">
+    <w:name w:val="ng-binding"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="003212fa"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:qFormat/>
+    <w:rsid w:val="00692b6c"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...235 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1661 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12163,67 +7809,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
+  <AppVersion></AppVersion>
   <Pages>6</Pages>
-  <Words>1851</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>1497</Words>
+  <Characters>10848</Characters>
+  <CharactersWithSpaces>12174</CharactersWithSpaces>
+  <Paragraphs>128</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>