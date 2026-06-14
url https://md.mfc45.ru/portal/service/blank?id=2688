--- v0 (2025-10-19)
+++ v1 (2026-06-14)
@@ -1,5906 +1,2952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15443" w:type="dxa"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:top w:w="150" w:type="dxa"/>
+          <w:left w:w="150" w:type="dxa"/>
+          <w:bottom w:w="150" w:type="dxa"/>
+          <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="2447"/>
         <w:gridCol w:w="12995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4332" w:rsidRPr="00564D10" w:rsidTr="003212FA">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="713"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="713" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="008E3C91" w:rsidRDefault="00DB4332" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4332" w:rsidRPr="008E3C91" w:rsidRDefault="000A2016" w:rsidP="00934403">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Государственная услуга по предоставлению в собственность, аренду, постоянное (бессрочное) пользование, безвозмездное пользование земельных участков, находящихся в федеральной собственности, без проведения торгов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00DB4332">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="571"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="008E3C91" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>Межрегиональное территориальное управление Федерального агентства по управлению государственным имуществом в Челябинской и Курганской областях</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00762A9B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00261E10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="830"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="830" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00564D10" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Государственная услуга предоставляется юридическим лицам, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>индивидуальным предпринимателям, физическим лицам либо их уполномоченным представителям</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>, имеющим право на получение земельного участка, находящегося в федеральной собственности, без проведения торгов, в соответствии с законодательством Российской Федерации</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="003D75F3">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00783E82">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="609"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="609" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...72 lines deleted...]
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00564D10">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственную услугу предоставляет Росимущество, а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> также территориальные органы Росимущества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:spacing w:before="220"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00227FD5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="3911"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="3911" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...15 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для получения государственной услуги по предоставлению земельного участка без проведения торгов заявитель представляет следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заявление в письменной форме или в форме электронного документа, содержащее следующую информацию:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество (последнее - при наличии), место жительства заявителя и реквизиты документа, удостоверяющего личность заявителя (для гражданина);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>наименование и место нахождения заявителя (для юридического лица), а также государственный регистрационный номер записи о государственной регистрации юридического лица в едином государственном реестре юридических лиц, идентификационный номер налогоплательщика, за исключением случаев, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кадастровый номер испрашиваемого земельного участка;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>основание предоставления земельного участка без проведения торгов из числа предусмотренных пунктом 2 статьи 39.3, статьей 39.5, пунктом 2 статьи 39.6 или пунктом 2 статьи 39.10 Земельного кодекса Российской Федерации оснований;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документ, подтверждающий личность заявителя,</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...51 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> а в случае обращения представителя юридического или физического лица - документ, подтверждающий полномочия представителя юридического или физического лица в соответствии с законодательством Российской Федерации, копия которого заверяется должностным лицом Росимущества или территориального органа Росимущества и приобщается к поданному заявлению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>3) заверенный перевод на русский язык документов о государственной регистрации юридического лица в соответствии с законодательством иностранного государства в случае, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">документ, подтверждающий полномочия представителя заявителя, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в случае, если подано заявление о предварительном согласовании предоставления земельного участка или о предоставлении земельного участка в безвозмездное пользование указанной организации для ведения огородничества или садоводства;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5) документы, подтверждающие право заявителя на приобретение земельного участка без проведения торгов, предусмотренные перечнем, утвержденным приказом Минэкономразвития России N 1, за исключением документов, которые должны быть представлены в уполномоченный орган в порядке межведомственного информационного взаимодействия.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E3C91">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ля получения государственной услуги по предоставлению земельного участка без проведения торгов в случае, если земельный участок предстоит образовать или осуществить уточнение его границ в соответствии с Федеральным законом N 218-ФЗ (далее - процедура предварительного согласования предоставления земельного участка), заявитель представляет следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) заявление о предварительном согласовании предоставления земельного участка в письменной форме или в форме электронного документа, содержащее следующую информацию:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">фамилия, имя и отчество (последнее </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- при наличии), место жительства заявителя, реквизиты документа, удостоверяющего личность заявителя (для гражданина);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>наименование и место нахождения заявителя (для юридического лица), а также государственный регистрационный номер записи о государственной регистрации юридического лица в едином государственном реестре юридических лиц и идентификационный номер налогоплательщика, за исключением случаев, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кадастровый номер земельного участка, заявление о предварительном согласовании предоставления которого подано (далее - испрашиваемый земельный участок), в случае, если границы такого земельного участка подлежат уточнению в соответствии с Федеральным законом N 218-ФЗ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>реквизиты решения об утверждении проекта межевания территории, если образование испрашиваемого земельного участка предусмотрено указанным проектом;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кадастровый номер земельного участка или кадастровые номера земельных участков, из которых в соответствии с проектом межевания территории, со схемой расположения земельного участка предусмотрено образование испрашиваемого земельного участка, в случае, если сведения о таких земельных участках внесены в государственный кадастр недвижимости;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>основание предоставления земельного участка без проведения торгов из числа предусмотренных пунктом 2 статьи 39.3, статьей 39.5, пунктом 2 статьи 39.6 или пунктом 2 статьи 39.10 Земельного кодекса Российской Федерации оснований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>вид права, на котором заявитель желает приобрести земельный участок, если предоставление земельного участка возможно на нескольких видах прав;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>цель использования земельного участка;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...94 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>реквизиты решения об изъятии земельного участка для государственных или муниципальных нужд в случае, если земельный участок предоставляется взамен земельного участка, изымаемого для государственных или муниципальных нужд;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>реквизиты решения об утверждении документа территориального планирования и (или) проекта планировки территории в случае, если земельный участок предоставляется для размещения объектов, предусмотренных указанными документом и (или) проектом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>почтовый адрес и (или) адрес электронной почты для связи с заявителем;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2) документы, подтверждающие право заявителя на приобретение земельного участка без проведения торгов, предусмотренные перечнем, утвержденным приказом Минэкономразвития России N 1, за исключением документов, которые должны быть представлены в уполномоченный орган в порядке межведомственного информационного взаимодействия;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3) схема расположения земельного участка на кадастровом плане в случае, если испрашиваемый земельный участок предстоит образовать и отсутствует проект межевания территории, в границах которой предстоит образовать такой земельный участок;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4) документ, подтверждающий полномочия представителя заявителя, в случае, если с заявлением о предварительном согласовании предоставления земельного участка обращается представитель заявителя;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5) заверенный перевод на русский язык документов о государственной регистрации юридического лица в соответствии с законодательством иностранного государства в случае, если заявителем является иностранное юридическое лицо;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6) подготовленные некоммерческой организацией, созданной гражданами, списки ее членов в случае, если подано заявление о предварительном согласовании предоставления земельного участка или о предоставлении земельного участка в безвозмездное пользование указанной организации для ведения огородничества или садоводства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...60 lines deleted...]
-          <w:p w:rsidR="00307F67" w:rsidRPr="008E3C91" w:rsidRDefault="00307F67" w:rsidP="00227FD5">
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Заявитель имеет право лично либо через своих представителей представить заявление (заявление о предварительном согласовании предоставления земельного участка) с приложением копий документов в Росимущество и территориальные органы Росимущества:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:spacing w:before="220"/>
+              <w:spacing w:before="220" w:after="0"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00227FD5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="627"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="627" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- выписка из Единого государственного реестра недвижимости об основных характеристиках и зарегистрированных правах на объект недвижимости;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- копия свидетельства о государственной регистрации физического лица в качестве индивидуального предпринимателя (для индивидуальных предпринимателей), копия свидетельства о государственной регистрации юридического лица (для юридических лиц) или выписка из Единого государственного реестра юридических лиц (ЕГРЮЛ) о юридическом лице, являющемся заявителем, или выписка из Единого государственного реестра индивидуальных предпринимателей (ЕГРИП) об индивидуальном предпринимателе, являющемся заявителем;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- утвержденные проекты планировки и утвержденные проекты межевания территории;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- договор о комплексном освоении территории;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- проект организации и застройки территории некоммерческого объединения (в случае отсутствия утвержденного проекта межевания территории);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:firstLine="539"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- решение о предоставлении в пользование водных биологических ресурсов либо договор о предоставлении рыбопромыслового участка, договор пользования водными биологическими ресурсами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="00227FD5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1168"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1168" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2016">
-[...4 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="CCFF00"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заключение договора купли-продажи, договора аренды земельного участка, договора безвозмездного пользования земельным участком или принятие уполномоченным органом решения о предоставлении земельного участка в собственность бесплатно, в постоянное (бессрочное) пользование;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...44 lines deleted...]
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- отказ в заключении договора купли-продажи, договора аренды земельного участка, договора безвозмездного пользования земельным участком или принятие уполномоченным органом решения о предоставлении земельного участка в собственность бесплатно, в постоянное (бессрочное) пользование.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="004B51D5">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок предоставления услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При предоставлении земельного участка без проведения торгов в собственность бесплатно, в постоянное (бессрочное) пользование срок предоставления государственной услуги не должен превышать </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тридцати дней со дня поступления заявления в Росимущество или в территориальный орган Росимущества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При предоставлении земельного участка без проведения торгов путем заключения договора купли-продажи, договора аренды земельного участка, договора безвозмездного пользования земельным участком срок предоставления государственной услуги не должен превышать </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шестидесяти дней со дня поступления заявления в Росимущество или в территориальный орган Росимущества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случае поступления заявления о предоставлении земельного участка с использованием процедуры предварительного согласования предоставления земельного участка, находящегося в федеральной собственности, без проведения торгов срок предоставления государственной услуги не должен превышать </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тридцати дней со дня поступления такого заявления в Росимущество или в территориальный орган Росимущества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в приеме заявления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оснований для отказа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в приеме документов, необходимых для предоставления государственной услуги, законодательством Российской Федерации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>не предусмотрено.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Срок предоставления услуги</w:t>
+              <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="000A2016" w:rsidRPr="000A2016" w:rsidRDefault="000A2016" w:rsidP="000A2016">
-[...243 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="539"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:fill="CCFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется без взимания государственной пошлины или иной платы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="004B51D5">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> в приеме заявления</w:t>
+              <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Приказ Росимущества от 11.09.2020 N 261 "Об утверждении Административного регламента по предоставлению Федеральным агентством по управлению государственным имуществом государственной услуги по предоставлению в собственность, аренду, постоянное (бессрочное) пользование, безвозмездное пользование земельных участков, находящихся в федеральной собственности, без проведения торгов" (Зарегистрировано в Минюсте России 14.09.2020 N 59820)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236378" w:rsidRPr="00564D10" w:rsidTr="004B51D5">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="523"/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="1148" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="00236378" w:rsidP="00236378">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Стоимость</w:t>
+              <w:t>Контакты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="008E3C91" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="008E3C91">
-[...148 lines deleted...]
-          <w:p w:rsidR="00236378" w:rsidRPr="008E3C91" w:rsidRDefault="008E3C91" w:rsidP="003D75F3">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008E3C91">
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>41 - 32 - 81 — основной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Приказ Минэкономразвития России от 04.04.2017 № 166 "Об утверждении Административного регламента по предоставлению Федеральным агентством по управлению государственным имуществом государственной услуги по предоставлению в собственность, аренду, постоянное (бессрочное) пользование, безвозмездное пользование земельных участков, находящихся в федеральной собственности, без проведения торгов"</w:t>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>46-52-56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidRDefault="0092731F" w:rsidP="00F35833">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0092731F" w:rsidRPr="0092731F" w:rsidSect="00236378">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1619 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...154 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A15B1"/>
+    <w:rsid w:val="000a15b1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000a15b1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00564d10"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008133ce"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236378"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004166e5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="001f41f3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039620a"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004b3fc2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="western" w:customStyle="1">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006c56f7"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Times New Roman" w:cs="Liberation Sans"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="frgu-text-title" w:customStyle="1">
+    <w:name w:val="frgu-text-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ng-binding" w:customStyle="1">
+    <w:name w:val="ng-binding"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00762a9b"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="003212fa"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Style16" w:default="1">
+    <w:name w:val="Без списка"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...193 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...969 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
+  <AppVersion></AppVersion>
   <Pages>5</Pages>
-  <Words>1632</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>1233</Words>
+  <Characters>9770</Characters>
+  <CharactersWithSpaces>10942</CharactersWithSpaces>
+  <Paragraphs>62</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>