--- v0 (2025-10-18)
+++ v1 (2026-06-14)
@@ -1,1850 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15443" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-        <w:gridCol w:w="12995"/>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="12842"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Государственная услуга по выдаче и аннулированию охотничьих билетов</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Выдача и аннулирование охотничьего билета единого федерального образца</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...23 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="CharStyle12"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps w:val="false"/>
                 <w:smallCaps w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:kern w:val="2"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Управление охотничьего хозяйства Курганской области</w:t>
+              <w:t xml:space="preserve">Управление </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CharStyle12"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:kern w:val="2"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>охотничьего</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CharStyle12"/>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:kern w:val="2"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хозяйства Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="826" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal1"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t>Получателями государственной услуги являются физические лица, обладающие гражданской дееспособностью в соответствии с гражданским законодательством, не имеющие непогашенной или неснятой судимости за совершение умышленного преступления и ознакомившиеся с требованиями охотничьего минимума.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>физическое лицо, достигшее возраста 16 лет, не признанное недееспособным, не имеющее непогашенной или неснятой судимости за совершение умышленного преступления, не лишенное права осуществлять охоту, а в случае, предусмотренном частью 1 статьи 21.1 Федерального закона от 24.07.2009 № 209-ФЗ «Об охоте и о сохранении охотничьих ресурсов и о внесении изменений в отдельные законодательные акты Российской Федерации», также прошедшее проверку знаний, входящих в охотничий минимум;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>физическое лицо, имеющее действующий охотничий билет, сведения о котором внесены в государственный охотхозяйственный реестр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>физическое лицо, относящееся к коренным малочисленным народам Севера, Сибири и Дальнего Востока Российской Федерации либо не относящееся к указанным народам, но постоянно проживающее в местах их традиционного проживания и традиционной хозяйственной деятельности, и для которых охота является основой существования, и имеющее действующий охотничий билет, сведения о котором внесены в государственный охотхозяйственный реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...23 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="CharStyle12"/>
-                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:caps w:val="false"/>
                 <w:smallCaps w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:kern w:val="2"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Управление охотничьего хозяйства Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="280" w:after="0"/>
+              <w:spacing w:lineRule="atLeast" w:line="283" w:before="280" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>- заявление о получении охотничьего билета;</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1) Заявление о получении охотничьего билета;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:before="220" w:after="0"/>
+              <w:spacing w:lineRule="atLeast" w:line="283" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...68 lines deleted...]
-              <w:t>страховой номер индивидуального лицевого счета (при наличии).</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- личная фотография в черно-белом или цветном исполнении размером 30 x 40 мм с четким изображением лица строго в анфас без головного убора;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2) З</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-              <w:t>Заявитель вправе дополнительно указать в заявлении:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>аявление об аннулировании охотничьего билета.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="540"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Заявление о проставлении в выданном охотничьем билете отметки </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>«Охота в целях обеспечения ведения традиционного образа жизни и осуществления традиционной хозяйственной деятельности осуществляется свободно (без каких-либо разрешений) в объеме добычи охотничьих ресурсов, необходимом для удовлетворения личного потребления»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="220" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="2"/>
-[...20 lines deleted...]
-                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="2"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...506 lines deleted...]
-              <w:t>2) копия основного документа, удостоверяющего личность (за исключением случаев подачи заявления в электронной форме.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- охотничий билет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1295" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="283" w:before="220" w:after="0"/>
+              <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Заявитель вправе представить по собственной инициативе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="283" w:before="220" w:after="0"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие проверку знаний, входящих в охотничий минимум, и определения результатов такой проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:widowControl w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="atLeast" w:line="283"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:spacing w:before="0" w:after="200"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>документы, содержащие и подтверждающие сведения о национальности заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:widowControl w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="atLeast" w:line="283"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>-документ (охотничий билет), подтверждающий право физического лица на осуществление охоты, на бумажном носителе, имеющим равную юридическую силу с охотничьим билетом, выданным в форме электронного документа, являющимся защищенной полиграфической продукцией уровня «В», подписанный руководителем Органа власти или уполномоченным им должностным лицом, сведения о котором внесены в государственный охотхозяйственный реестр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal1"/>
-[...1 lines deleted...]
-              <w:spacing w:before="220" w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. При обращении заявителя за </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Выдачей охотничьего билета</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> результатами предоставления Услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>охотничий билет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уведомление о выдаче охотничьего билета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>решение об отказе в выдаче охотничьего билета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="163" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>реестровая запись, вносимая в «Государственный охотхозяйственный реестр».</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="163" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:hanging="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2. При обращении заявителя за Аннулированием охотничьего билета результатами предоставления Услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уведомление об аннулировании охотничьего билета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уведомление об отказе в аннулировании охотничьего билета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="163" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3) реестровая запись, вносимая в «Государственный охотхозяйственный реестр».</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="163" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:hanging="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3. При обращении заявителя за Проставлением в выданном охотничьем билете отметки: «Охота в целях обеспечения ведения традиционного образа жизни и осуществления традиционной хозяйственной деятельности осуществляется свободно (без каких-либо разрешений) в объеме добычи охотничьих ресурсов, необходимом для удовлетворения личного потребления» результатами предоставления Услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>охотничий билет с проставленной отметкой: «Охота в целях обеспечения ведения традиционного образа жизни и осуществления традиционной хозяйственной деятельности осуществляется свободно (без каких-либо разрешений) в объеме добычи охотничьих ресурсов, необходимом для удовлетворения личного потребления»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>решение об отказе в проставлении в охотничьем билете отметки: «Охота в целях обеспечения ведения традиционного образа жизни и осуществления традиционной хозяйственной деятельности осуществляется свободно (без каких-либо разрешений) в объеме добычи охотничьих ресурсов, необходимом для удовлетворения личного потребления»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уведомление о проставление в охотничьем билете отметки: «Охота в целях обеспечения ведения традиционного образа жизни и осуществления традиционной хозяйственной деятельности осуществляется свободно (без каких-либо разрешений) в объеме добычи охотничьих ресурсов, необходимом для удовлетворения личного потребления»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4) реестровая запись, вносимая в «Государственный охотхозяйственный реестр».</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:pStyle w:val="ListParagraph521455b2f3e344afa2b375a9306cde2d"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Срок предоставления государственной услуги не превышает 5 рабочих дней со дня поступления в Департамент заявления и документов</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Liberation Sans"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Максимальный срок предоставления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> составляет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Sans" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5 рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предоставление государственной услуги для заявителя является бесплатным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
               </w:rPr>
               <w:t>До момента подачи заявления заявитель должен ознакомиться с требованиями охотничьего минимума, о чем указать в заявлении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="220" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
               </w:rPr>
               <w:t>Охотничий билет выдается заявителю по месту его жительства, а в случае его отсутствия по месту пребывания заявителя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFBF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="626" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12995" w:type="dxa"/>
+            <w:tcW w:w="12842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приказ Управления охотничьего хозяйства Курганской области от 28 мая 2026 № 48 «Об утверждении Административного регламента предоставления Управлением охотничьего хозяйства Курганской области государственной услуги по выдаче и аннулированию охотничьего билета единого федерального образца».</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitle"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFFF00" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:fill="FFFF00" w:val="clear"/>
               </w:rPr>
-              <w:t>В случае обращения заявителя за получением охот. Билета в случае утраты или изменения ФИО небходимо принимать заявление на аннулирование  ранее выданного охот. Билета.</w:t>
+              <w:t>В случае обращения заявителя за получением охотбилета в случае утраты или изменения ФИО небходимо принимать заявление на аннулирование  ранее выданного охотбилета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitle"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Заявитель достигший возраста 16 лет обращается с заявлением о выдаче охотбилета ЛИЧНО. Результат получает тоже ЛИЧНО.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:header="0" w:top="426" w:footer="0" w:bottom="850" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
@@ -1882,68 +2036,341 @@
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="94"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2236,98 +2663,105 @@
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CharStyle12">
     <w:name w:val="CharStyle12"/>
     <w:basedOn w:val="DefaultFontStyle"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       <w:b w:val="false"/>
       <w:bCs w:val="false"/>
       <w:i w:val="false"/>
       <w:iCs w:val="false"/>
       <w:strike w:val="false"/>
       <w:dstrike w:val="false"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Style16">
     <w:name w:val="Основной шрифт абзаца"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style18"/>
+    <w:next w:val="Style19"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style20">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style18"/>
+    <w:basedOn w:val="Style19"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style21">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style22">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="a4"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
@@ -2452,76 +2886,160 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
     <w:name w:val="ConsPlusCell"/>
     <w:qFormat/>
     <w:rsid w:val="006510d7"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalTable">
+    <w:name w:val="Normal Table"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Lucida Sans Unicode" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normalc264b894496d4b1197b64d7bdac3b663">
+    <w:name w:val="Normal_c264b894-496d-4b11-97b6-4d7bdac3b663"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph521455b2f3e344afa2b375a9306cde2d">
+    <w:name w:val="List Paragraph_521455b2-f3e3-44af-a2b3-75a9306cde2d"/>
+    <w:basedOn w:val="Normalc264b894496d4b1197b64d7bdac3b663"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="284" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="0" w:right="-1" w:firstLine="851"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=AA3AEBE4DCE42D41D3BC6AA65B59B3B12093829B3E9B646C5D9118C54410D0139D186251F8EB7F27122E8CE1930AB30CE9F0CE1167B3CD47DD2A13r3yBK" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2773,51 +3291,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>573</Words>
-[...2 lines deleted...]
-  <Paragraphs>57</Paragraphs>
+  <Words>685</Words>
+  <Characters>5069</Characters>
+  <CharactersWithSpaces>5708</CharactersWithSpaces>
+  <Paragraphs>49</Paragraphs>
   <Company>КонсультантПлюс Версия 4022.00.09</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Приказ Департамента природных ресурсов и охраны окружающей среды Курганской области от 20.12.2019 N 651(ред. от 14.11.2022)"Об утверждении Административного регламента предоставления Департаментом гражданской защиты, охраны окружающей среды и природных ресурсов Курганской области государственной услуги по выдаче и аннулированию охотничьих билетов"(вместе с "Заявлением о получении охотничьего билета единого федерального образца", "Заявлением о замене охотничьего билета единого федерального образца в связи</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>