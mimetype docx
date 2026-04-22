--- v0 (2025-11-03)
+++ v1 (2026-04-22)
@@ -164,55 +164,52 @@
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановление Администрации города Кургана от 24.09.2025 № </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8687</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -271,50 +268,51 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Администрация города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="497" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -346,50 +344,51 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Департамент</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> жилищно-коммунального хозяйства и строительства Администрации города Кургана</w:t>
             </w:r>
           </w:p>
@@ -430,95 +429,98 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Отдел учета граждан, нуждающихся в улучшении жилищных условий Департамента, адрес: г. Курган, ул. Пушкина, дом 161, каб. 10.</w:t>
               <w:br/>
               <w:t>Часы работы: понедельник – пятница с 8-30 ч. до 17-30 ч., за исключением выходных и праздничных дней, обед с 12-00 ч. до 13-00 ч.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Информирование</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> с использованием средств телефонной связи по номерам: </w:t>
               <w:br/>
@@ -646,56 +648,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="0" w:beforeAutospacing="1" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Граждане Российской Федерации, проживающие в городе Кургане, которые являются малоимущими и (или) относятся к иным определенным федеральным законом, указом Президента РФ или законом субъекта РФ категориям граждан, и могут быть признаны нуждающимися в жилых помещениях по основаниям, предусмотренным </w:t>
             </w:r>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>статьей 51</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
@@ -804,53 +801,51 @@
                   <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 28.01.2006 № 47 "Об утверждении Положения о признании помещения жилым помещением, жилого помещения непригодным для проживания и многоквартирного дома аварийным и подлежащим сносу или реконструкции");</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal1"/>
               <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="atLeast" w:line="0" w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4) являющиеся нанимателями жилых помещений по договорам социального найма, договорам найма жилых помещений жилищного фонда социального использования, членами семьи нанимателя жилого помещения по договору социального найма, договору найма жилого помещения жилищного фонда социального использования или собственниками жилых помещений, членами семьи собственника жилого помещения, проживающими в квартире, занятой несколькими семьями, если в составе семьи имеется больной, страдающий тяжелой формой хронического заболевания, при которой совместное проживание с ним в одной квартире невозможно, и не имеющими иного жилого помещения, занимаемого по договору социального найма, договору найма жилого помещения жилищного фонда социального использования или принадлежащего на праве собственности (</w:t>
             </w:r>
             <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Перечень</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1361,67 +1356,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- медицинское заключение, подтверждающее инвалидность или иной документ, подтверждающий право на получение социальной поддержки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- документ, подтверждающий право на получение социальной поддержки </w:t>
-[...15 lines deleted...]
-              <w:t>инвалидов и участников ВО</w:t>
+              <w:t>- документ, подтверждающий право на получение социальной поддержки ( в случае обращения инвалидов и участников ВО</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, инвалидов и участников боевых действий на территориях других государств, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
@@ -1642,82 +1621,86 @@
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">В случае если в заявлении о принятии на учет в качестве нуждающихся в жилом помещении заявитель указал просьбу о признании </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+                <w:rFonts w:cs="" w:ascii="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>малоимущими,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> заявитель дополнительно представляет следующие документы, необходимые для определения размера дохода, приходящегося на каждого члена семьи:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">документы, подтверждающие доходы заявителя и всех членов семьи, которые учитываются при решении вопроса о признании граждан малоимущими (за один год, непосредственно предшествующий месяцу подачи заявления), - в соответствии с </w:t>
@@ -1921,354 +1904,367 @@
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1) выписка из Единого государственного реестра недвижимости о правах заявителя и каждого члена его семьи на имеющиеся у них объекты недвижимого имущества по месту жительства заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) акт уполномоченного органа, подтверждающий, что жилое помещение, в котором проживает гражданин, признано в установленном порядке непригодным для проживания и ремонту или реконструкции не подлежит - в случае постановки на учет граждан, проживающих в помещениях, не отвечающих установленным для жилых помещений требованиям.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="P145"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3) справка в отношении заявителя и каждого члена его семьи из организации (органа), осуществляющей (осуществляющего) технический учет жилищного фонда, о наличии или отсутствии жилых помещений на праве собственности по месту жительства заявителя; при наличии - технический паспорт на дом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Граждане, проживающие в городе Кургане </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>менее пяти лет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, вправе представить по собственной инициативе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1) выписка из Единого государственного реестра недвижимости о правах заявителя и каждого члена его семьи на имеющиеся у них объекты недвижимого имущества по месту жительства заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) справка в отношении заявителя и каждого члена его семьи из организации (органа), осуществляющей (осуществляющего) технический учет жилищного фонда, о наличии или отсутствии жилых помещений на праве собственности по месту жительства заявителя; при наличии - технический паспорт на дом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">В случае если в заявлении о принятии на учет в качестве нуждающихся в жилом помещении заявитель указал просьбу о признании </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>малоимущими</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, заявитель вправе дополнительно представить по собственной инициативе следующие документы, необходимые для определения размера дохода, приходящегося на каждого члена семьи:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- документы, подтверждающие доходы заявителя и всех членов семьи, которые учитываются при решении вопроса о признании граждан малоимущими (за один год, непосредственно предшествующий месяцу подачи заявления) - в соответствии с </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства Курганской области от 22.09.2015 № 290 "Об утверждении Порядка определения размера дохода, приходящегося на каждого члена семьи, и стоимости имущества, находящегося в собственности членов семьи и подлежащего налогообложению, в целях признания граждан малоимущими и предоставления им по договорам социального найма жилых помещений муниципального жилищного фонда", в случае, если они (их копии или сведения, содержащиеся в них) находятся в распоряжении органов государственной власти, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- копии документов, подтверждающих правовые основания владения заявителем и членами его семьи подлежащим налогообложению движимым и недвижимым имуществом на праве собственности, в случае, если они (их копии или сведения, содержащиеся в них) находятся в распоряжении органов государственной власти, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- копии документов, подтверждающих сведения о стоимости принадлежащего на праве собственности гражданину-заявителю и членам его семьи налогооблагаемого движимого и недвижимого имущества, в случае, если предоставление указанных документов предусмотрено </w:t>
             </w:r>
             <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства Курганской области от 22.09.2015 № 290 "Об утверждении Порядка определения размера дохода, приходящегося на каждого члена семьи, и стоимости имущества, находящегося в собственности членов семьи и подлежащего налогообложению, в целях признания граждан малоимущими и предоставления им по договорам социального найма жилых помещений муниципального жилищного фонда" и если они (их копии или сведения, содержащиеся в них) находятся в распоряжении органов государственной власти, органов местного самоуправления либо подведомственных государственным органам или органам местного самоуправления организаций, в т.ч.:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- данные о кадастровой стоимости недвижимого имущества, подлежащего налогообложению налогом на имущество физических лиц (до даты начала применения на территории города Кургана порядка определения налоговой базы исходя из кадастровой стоимости объектов налогообложения - данные об инвентаризационной стоимости недвижимого имущества, подлежащего налогообложению налогом на имущество физических лиц); по земельным участкам - кадастровая справка о кадастровой стоимости земельного участка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -2299,135 +2295,106 @@
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Результат услуги поступает в МФЦ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
-              <w:rPr>
-[...63 lines deleted...]
-              <w:t>тказ в постановке на учет.</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) Выдача (направление) заявителю уведомления о принятии на учет гражданина в качестве нуждающегося в жилом помещении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2) Отказ в постановке на учет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
@@ -2438,50 +2405,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="atLeast" w:line="11" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>не более 33 рабочих дней со дня представления в Департамент документов, обязанность по представлению которых возложена на заявителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
@@ -2511,50 +2479,51 @@
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:tcBorders>
@@ -2586,50 +2555,51 @@
                 <w:color w:val="000000" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>