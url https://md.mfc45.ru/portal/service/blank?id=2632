--- v0 (2025-10-27)
+++ v1 (2026-06-14)
@@ -81,57 +81,59 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Прием заявлений, постановка детей на учет и предоставление мест в образовательные учреждения, реализующие образовательную программу дошкольного образования (детские сады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -154,81 +156,65 @@
                 <w:color w:val="auto" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Постановление Администрации города Кургана от 12.05.2014 № 3453 "Об утверждении Административного регламента предоставления Департаментом социальной политики Администрации города Кургана муниципальной услуги «Прием заявлений, постановка детей на учет и предоставление мест в образовательные учреждения, реализующие образовательную программу дошкольного образования (детские сады)" (в ред. Постановлений Администрации города Кургана </w:t>
-[...16 lines deleted...]
-              <w:t>от 14.12.2018 г. № 8166, от 30.04.2021 г. № 3075)</w:t>
+              <w:t>Постановление Администрации города Кургана от 20.10.2025 N 10612 "Об утверждении Административного регламента предоставления Департаментом социальной политики Администрации города Кургана муниципальной услуги "Прием заявлений, постановка детей на учет и предоставление мест в образовательные учреждения, реализующие образовательную программу дошкольного образования (детские сады)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="571" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
@@ -958,51 +944,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2) либо отказ в постановке ребенка на учет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2) предоставление места в образовательном учреждении, реализующем образовательную программу дошкольного образования</w:t>
+              <w:t>3) предоставление места в образовательном учреждении, реализующем образовательную программу дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
@@ -2099,50 +2085,50 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>499</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>3952</CharactersWithSpaces>
+  <Words>456</Words>
+  <Characters>3287</Characters>
+  <CharactersWithSpaces>3707</CharactersWithSpaces>
   <Paragraphs>37</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>