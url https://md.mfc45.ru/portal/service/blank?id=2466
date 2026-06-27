--- v0 (2025-11-03)
+++ v1 (2026-06-27)
@@ -37,1671 +37,1647 @@
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="12903"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Департамент экономического развития Курганской области</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Юридические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="678" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0"/>
+              <w:ind w:left="0" w:hanging="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Департаментом экономического развития Курганской области</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2054" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Соискатель лицензии – юридическое лицо (организация), желающее осуществлять деятельность по розничной продаже алкогольной продукции и (или) розничной продаже алкогольной продукции при оказании услуг общественного питания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>В качестве заявителя по переоформлению лицензии, продлению, прекращению действия лицензии выступает лицензиат (юридическое лицо, имеющее лицензию на деятельность по розничной продаже алкогольной продукции и (или) розничной продаже алкогольной продукции при оказании услуг общественного питания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2444" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для получения лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) заявление в Департамент экономического развития Курганской области по форме;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...75 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) документ, подтверждающий наличие у организации оплаченного уставного капитала (уставного фонда) в соответствии с пунктом 4.3 статьи 4 Закона Курганской области от 30 апреля 1997 года № 34 «О регулировании отдельных отношений в сфере производства и оборота этилового спирта, алкогольной и спиртосодержащей продукции»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для продления срока действия лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) </w:t>
-[...24 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>1) заявление о продлении срока действия лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявление подается  не ранее чем за 90 дней до истечения срока ее действия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для переоформление лицензии в связи с внесением дополнительных мест нахождения обособленных подразделений организации:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) заявление на переоформление в связи с внесением дополнительных мест;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для переоформления лицензии в связи с изменением наименования, изменением места нахождения, окончанием срока аренды, изменением иных указанных в лицензии сведений, утратой лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) заявление на переоформление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>при переоформлении лицензии в связи с реорганизацией организации в форме слияния, присоединения или преобразования документы, предусмотренные подпунктом 3 пункта 12 настоящего порядка, не представляются.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>В случае изменения наименования организации (без ее реорганизации), изменения места ее нахождения или указанных в лицензии мест нахождения ее обособленных подразделений, окончания срока аренды производственного или складского помещения, стационарного торгового объекта, используемого для осуществления лицензируемого вида деятельности, изменения иных указанных в лицензии сведений, а также в случае утраты лицензии переоформление лицензии осуществляется на основании заявления организации с  приложением документов, подтверждающих указанные изменения или утрату лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для прекращения действия лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) заявление организации о прекращении действия лицензии;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Перечень документов предоставляемых по инициативе заявителя (если не предоставлены запрашиваются по межведомственному взаимодействию):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для получения лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) копия документа о государственной регистрации организации - юридического лица. В случае если указанный документ не представлен заявителем, по межведомственному запросу лицензирующего органа федеральный орган исполнительной власти, осуществляющий государственную регистрацию юридических лиц, физических лиц в качестве индивидуальных предпринимателей и крестьянских (фермерских) хозяйств, предоставляет сведения, подтверждающие факт внесения сведений о соискателе лицензии в единый государственный реестр юридических лиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2)  копия документа о постановке организации на учет в налоговом органе. В случае если указанный документ не представлен заявителем, по межведомственному запросу лицензирующего органа федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору за соблюдением законодательства о налогах и сборах, предоставляет сведения, подтверждающие факт постановки соискателя лицензии на учет в налоговом органе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3) копия документа об уплате государственной пошлины за предоставление лицензии. В случае если копия указанного документа не представлена заявителем, лицензирующий орган проверяет факт уплаты заявителем государственной пошлины с использованием информации об уплате государственной пошлины, содержащейся в Государственной информационной системе о государственных и муниципальных платежах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>документы, подтверждающие наличие у организации в собственности, хозяйственном ведении, оперативном управлении или в аренде, срок которой определен договором и составляет один год и более, стационарного объекта общественного питания, который планируется использовать для розничной продажи алкогольной продукции при оказании услуг общественного питания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5) документы, подтверждающие наличие у организации в собственности, хозяйственном ведении, оперативном управлении или в аренде вагона-ресторана (вагона-кафе, вагона-буфета, вагона-бара), водного судна, воздушного судна и (или) права организации оказывать в них услуги общественного питания (при выдаче лицензии, предусматривающей право на розничную продажу алкогольной продукции при оказании услуг общественного питания на железнодорожном и водном транспорте общего пользования междугороднего и международного сообщения, а также на железнодорожном и водном транспорте, не относящемся к транспорту общего пользования, вместо места нахождения обособленного подразделения указываются регистрационные данные вагона-ресторана (вагона-кафе, вагона-буфета, вагона-бара), водного судна, присвоенные им в установленном порядке для соответствующих транспортных средств);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">6) сведения из единого реестра уведомлений о начале предоставления услуг общественного питания. В случае, если указанные сведения не представлены организацией, указанные сведения представляются по запросу </w:t>
-[...40 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>6) сведения из единого реестра уведомлений о начале предоставления услуг общественного питания. В случае, если указанные сведения не представлены организацией, указанные сведения представляются по запросу Департамента уполномоченным федеральным органом исполнительной власти.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="FFFF00" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
-                <w:sz w:val="21"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:shd w:fill="FFFF00" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Для продления лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="2C2A29"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) документ об уплате государственной пошлины за предоставление лицензии. В случае, если данный документ  не представлен заявителем, факт уплаты  государственной пошлины проверяется в Государственной информационной системе о государственных и муниципальных платежах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...10 lines deleted...]
-              <w:rPr/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2C2A29"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:lineRule="auto" w:line="220" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="218" w:before="0" w:after="0"/>
               <w:ind w:firstLine="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>выдача</w:t>
             </w:r>
             <w:r>
@@ -1712,51 +1688,52 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>лицензии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:lineRule="auto" w:line="220" w:before="280" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="218" w:before="280" w:after="0"/>
               <w:ind w:firstLine="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>продление</w:t>
             </w:r>
             <w:r>
@@ -1801,51 +1778,52 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>лицензии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:lineRule="auto" w:line="220" w:before="280" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="218" w:before="280" w:after="0"/>
               <w:ind w:firstLine="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>переоформление</w:t>
             </w:r>
             <w:r>
@@ -1856,51 +1834,52 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>лицензии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:lineRule="auto" w:line="220" w:before="280" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="218" w:before="280" w:after="0"/>
               <w:ind w:firstLine="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>прекращение</w:t>
             </w:r>
             <w:r>
@@ -1979,51 +1958,52 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:lineRule="auto" w:line="220" w:before="280" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="218" w:before="280" w:after="0"/>
               <w:ind w:firstLine="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>отказ</w:t>
             </w:r>
             <w:r>
@@ -2141,919 +2121,963 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>Решение о выдаче лицензии на розничную продажу алкогольной продукции, о выдаче лицензии на</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">розничную продажу алкогольной продукции при оказании услуг общественного питания (отказ в выдаче), продлении срока действия лицензии (отказ в продлении срока), решение о переоформлении лицензии принимается в течении </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>30 рабочих дней с</w:t>
+              <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>календарных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дней с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>о дня поступления заявления и всех необходимых документов в Департамент.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="280" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>Решение о выдаче лицензии или об отказе в ее выдаче с указанием причин отказа в письменной форме направляется заявителю в течение 3 рабочих дней после принятия соответствующего решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="280" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>*В случае проведения дополнительной экспертизы указанный срок продлевается на период ее проведения, но не более чем на 30 дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа в приеме заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="1"/>
+                <w:rStyle w:val="11"/>
                 <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>1)  представление заявителем неполного комплекта документов, предусмотренного приказом Департамента экономического развития Курганской области от 28 августа 2017 года № 108-ОД «Об утверждении Административного регламента предоставления Департаментом экономического развития Курганской области государственной услуги «Лицензирование розничной продажи алкогольной продукции (за исключением лицензирования розничной продажи вина, игристого вина, осуществляемой сельскохозяйственными товаропроизводителями)» (далее — Административный регламент) в качестве документов, подлежащих обязательному представлению заявителем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="1"/>
+                <w:rStyle w:val="11"/>
                 <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>2)  представление документов, имеющих подчистки либо приписки, зачеркнутые слова и иные не оговоренные исправления, а также документов, исполненных карандашом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="1"/>
+                <w:rStyle w:val="11"/>
                 <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
-              <w:t xml:space="preserve">3)  представление документов, утративших силу. </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>3)  представление документов, утративших силу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="1"/>
+                <w:rStyle w:val="11"/>
                 <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Заявителю может быть отказано в приеме документов до момента регистрации поданных заявителем документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
               <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="1"/>
+                <w:rStyle w:val="11"/>
                 <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Отказ в приеме документов оформляется в письменном виде с указанием причин, а также информации, которая не была представлена заявителем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:highlight w:val="none"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">За предоставление (выдачу) или продление срока действия лицензии на розничную продажу алкогольной продукции за каждый год срока действия лицензии в отношении каждого места осуществления деятельности, указанного в государственном сводном реестре выданных лицензий: </w:t>
+              <w:t>За предоставление (выдачу) или продление срока действия лицензии на розничную продажу алкогольной продукции за каждый год срока действия лицензии в отношении каждого места осуществления деятельности, указанного в государственном сводном реестре выданных лицензий:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>20 000 рублей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - в случае, если место осуществления деятельности расположено в сельском населенном пункте; </w:t>
+              <w:t xml:space="preserve"> - в случае, если место осуществления деятельности расположено в сельском населенном пункте;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>65 000 рублей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - в остальных случаях; </w:t>
+              <w:t xml:space="preserve"> - в остальных случаях;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. За переоформление лицензии на розничную продажу алкогольной продукции: </w:t>
+              <w:t>20. За переоформление лицензии на розничную продажу алкогольной продукции:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">в связи с увеличением количества мест осуществления деятельности, указанных в государственном сводном реестре выданных лицензий, за каждый год срока действия лицензии в отношении каждого дополнительного места осуществления деятельности: </w:t>
+              <w:t>в связи с увеличением количества мест осуществления деятельности, указанных в государственном сводном реестре выданных лицензий, за каждый год срока действия лицензии в отношении каждого дополнительного места осуществления деятельности:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">20 000 рублей </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">- в случае, если дополнительное место осуществления деятельности расположено в сельском населенном пункте; </w:t>
+              <w:t>- в случае, если дополнительное место осуществления деятельности расположено в сельском населенном пункте;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">65 000 рублей </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">- в остальных случаях; </w:t>
+              <w:t>- в остальных случаях;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>2) в связи с изменением наименования юридического лица (без его реорганизации), его места нахождения или места осуществления деятельности, указанных в государственном сводном реестре выданных лицензий, либо иных данных, указанных в таком реестре (за исключением переоформления лицензии на розничную продажу алкогольной продукции в связи с увеличением количества мест осуществления деятельности, указанных в государственном сводном реестре выданных лицензий), -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3500 рублей; </w:t>
+              <w:t xml:space="preserve"> 3500 рублей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">3) в случае реорганизации организации (за исключением реорганизации юридических лиц в форме слияния и при наличии на дату государственной регистрации правопреемника реорганизованных юридических лиц у каждого участвующего юридического лица лицензии на осуществление одного и того же вида деятельности) переоформление лицензии на вид деятельности в области производства и оборота этилового спирта, алкогольной и спиртосодержащей продукции </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>осуществляется в порядке, установленном для ее получения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">, по заявлению организации или ее правопреемника. </w:t>
+              <w:t>, по заявлению организации или ее правопреемника.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">4) переоформление лицензии при реорганизации юридических лиц в форме слияния и при наличии на дату государственной регистрации правопреемника реорганизованных юридических лиц у каждого участвующего юридического лица лицензии на осуществление одного и того же вида деятельности - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 500 рублей. </w:t>
+              <w:t>3 500 рублей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1735" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Иные требования, учитывающие особенности предоставления государственной услуги через МФЦ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:fill="DDDDDD" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="none"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:color w:themeColor="accent4" w:themeShade="80" w:val="403152"/>
+                <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:fill="DDDDDD" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitle"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Приказ Департамента экономического развития Курганской области от 28 августа 2017 г. № 108-ОД «Об утверждении Административного регламента предоставления Департаментом экономического развития Курганской области государственной услуги по лицензированию деятельности по розничной продаже алкогольной продукции или розничной продаже алкогольной продукции при оказании услуг общественного питания»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitle"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Приказ Департамента экономического развития Курганской области от 18.01.2024 N 7-ОД "О внесении изменений в Приказ Департамента экономического развития Курганской области от 28 августа 2017 года N 108-ОД "Об утверждении Административного регламента предоставления Департаментом экономического развития Курганской области государственной услуги "Лицензирование розничной продажи алкогольной продукции (за исключением лицензирования розничной продажи вина, игристого вина, осуществляемой сельскохозяйственными товаропроизводителями)" (Зарегистрировано в Департаменте экономического развития Курганской области 18.01.2024 N 241120007)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3108,60 +3132,50 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...8 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
@@ -3313,54 +3327,54 @@
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="11"/>
+    <w:link w:val="12"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00c6593e"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
@@ -3372,157 +3386,157 @@
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="2" w:customStyle="1">
     <w:name w:val="Основной шрифт абзаца2"/>
     <w:qFormat/>
     <w:rsid w:val="00310faf"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00b018b1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
     <w:rsid w:val="007b334c"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+  <w:style w:type="character" w:styleId="12" w:customStyle="1">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00c6593e"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style14">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Style15"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
+    <w:basedOn w:val="Style15"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style15">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004166e5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
-      <w:ind w:left="720"/>
+      <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:qFormat/>
     <w:rsid w:val="009967b8"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
@@ -3729,53 +3743,53 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.3.2$Windows_X86_64 LibreOffice_project/29d686fea9f6705b262d369fede658f824154cc0</Application>
+  <Application>LibreOffice/7.5.4.2$Windows_X86_64 LibreOffice_project/36ccfdc35048b057fd9854c757a8b67ec53977b6</Application>
   <AppVersion></AppVersion>
   <Pages>5</Pages>
   <Words>1338</Words>
-  <Characters>9968</Characters>
-  <CharactersWithSpaces>11266</CharactersWithSpaces>
+  <Characters>9972</Characters>
+  <CharactersWithSpaces>11258</CharactersWithSpaces>
   <Paragraphs>66</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>