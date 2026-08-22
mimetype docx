--- v0 (2025-12-03)
+++ v1 (2026-08-22)
@@ -72,62 +72,61 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Департамент агропромышленного комплекса Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -141,66 +140,60 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Получатели услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId2" w:tgtFrame="Физические лица">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Style9"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="16683F"/>
-                  <w:sz w:val="21"/>
-                  <w:szCs w:val="21"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Физические лица</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
@@ -217,110 +210,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Государственную услугу предоставляет Департамент агропромышленного комплекса Курганской области через Инспекции.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Государственная услуга предоставляется непосредственно главными государственными инженерами-инспекторами, государственными инженерами-инспекторами Управления гостехнадзора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -336,623 +323,381 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b w:val="false"/>
+              <w:t xml:space="preserve">Заявителями, которым предоставляется государственная услуга, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. </w:t>
-[...59 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+              <w:t>являются граждане Российской Федерации, иностранные граждане и лица без гражданства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) достигшие возраста:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16 лет - для самоходных машин категории A I;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17 лет - для самоходных машин категории B, C, E, F;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 лет - для самоходных машин категории D;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19 лет - для самоходных машин категории A II, A III;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2. </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22 лет - для самоходных машин категории A IV;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...23 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> прошедшие медицинское освидетельствование и имеющие действующее медицинское заключение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">3. </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, зарегистрированные на территории Курганской области, </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>прошедшие профессиональное обучение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в организации, осуществляющей образовательную деятельность и имеющей свидетельство о соответствии требованиям оборудования и оснащенности образовательного процесса для подготовки трактористов, машинистов и водителей самоходных машин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="Par66"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...152 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>имеющее российское национальное водительское удостоверение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на право управления транспортным средством соответствующей категории и стаж управления не менее 12 месяцев - для самоходных машин категории A II, A III и A IV;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. </w:t>
+              <w:t xml:space="preserve">5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Лица зарегистрированные по месту жительства (месту пребывания) в Курганской области</w:t>
+              <w:t>имеющие регистрацию на территории Курганской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, которым были ранее выданы удостоверения тракториста-машиниста (тракториста), </w:t>
-[...24 lines deleted...]
-              <w:t>, за исключением случаев, предусмотренных подпунктом 2.2.1 пункта 2.2 настоящего Административного регламента.</w:t>
+              <w:t>, имеющие удостоверения на право управления самоходными машинами, выданное уполномоченным органом иностранного государства (далее - Национальное удостоверение), обратившиеся за выдачей удостоверения тракториста-машиниста (тракториста).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
@@ -963,1737 +708,3572 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:themeColor="text2" w:val="1F497D"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="280"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Для приема экзаменов на право управления самоходными машинами и выдачи УТМ или временного удостоверения заявителем предоставляются в Инспекцию по зарегистрированному месту жительства заявителя (месту пребывания)</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Получение удостоверения тракториста-машиниста (тракториста):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12635" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12635"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) документы об образовании и (или) о квалификации, выдаваемые военными профессиональными образовательными организациями и военными образовательными организациями высшего образования, а также выданные в 1992 - 1995 годах организациями, осуществляющими образовательную деятельность на территории Российской Федерации (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) справка, выданная организацией, осуществляющей образовательную деятельность, в которой гражданин прошел повторное обучение практическим навыкам управления самоходными машинами (для заявителя, не сдавшего практический экзамен 3 раза подряд). Документы, установленные настоящим пунктом предоставляются заявителем самостоятельно (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12635" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12635"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) информация о наличии у заявителя документа о квалификации (свидетельство о профессии рабочего, должности служащего); (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) информация о наличии у организации, осуществляющей образовательную деятельность, в которой заявитель прошел профессиональное обучение, свидетельства о соответствии требованиям оборудования и оснащенности образовательного процесса для подготовки трактористов, машинистов и водителей самоходных машин; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о наличии у заявителя российского национального водительского удостоверения (в случае получения заявителем права на управление самоходными машинами категорий "A II", "A III" и "A IV" обязательно, в остальных случаях может являться документом-основанием освобождения заявителя от проверки знаний Правил дорожного движения Российской Федерации и ответственности за их нарушения); (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1.заявление по установленной форме;</w:t>
-[...52 lines deleted...]
-                <w:b w:val="false"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>медицинское заключение (в подлиннике)</w:t>
-[...28 lines deleted...]
-                <w:b w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>документ о квалификации (свидетельство о профессии рабочего, должности служащего), полученный в организации, осуществляющей образовательную деятельность, имеющей свидетельство о соответствии требованиям оборудования и оснащенности образовательного процесса для подготовки трактористов, машинистов и водителей самоходных машин (в подлиннике) (далее - документ о квалификации)</w:t>
-[...28 lines deleted...]
-                <w:b w:val="false"/>
+              <w:t>Получение временного удостоверения тракториста-машиниста</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>(если не утрачено) (в подлиннике)</w:t>
-[...38 lines deleted...]
-                <w:b w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>две фотографии, размером 3 x 4 см, на матовой бумаге, за исключением случаев автоматизированного изготовления удостоверений в Департаменте при наличии технической возможности (далее - две фотографии, размером 3 x 4 см)</w:t>
-[...35 lines deleted...]
-            <w:r>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя; (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами; (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) выписка из экзаменационной ведомости, заверенная организацией, осуществляющей образовательную деятельность по программам профессионального обучения трактористов, машинистов и водителей самоходных машин; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) справка, выданная организацией, осуществляющей образовательную деятельность, в которой гражданин прошел повторное обучение практическим навыкам управления самоходными машинами (для заявителя, не сдавшего практический экзамен 3 раза подряд) (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>российское национальное водительское удостоверение на право управления транспортным средством соответствующей категории и стаж управления им не менее 12 месяцев - для самоходных машин категорий "A II", "A III" и "A IV" (в подлиннике)</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:b w:val="false"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>8. Справка о повторном обучении практическим навыкам управления самоходными машинами, выданная организацией, осуществляющей образовательную деятельность (в случае если кандидат трижды не сдал практический экзамен) (в подлиннике) (далее - справка о повторном обучении)</w:t>
-[...18 lines deleted...]
-                <w:b w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>9. выписка из протокола приема экзаменов (для получения временного удостоверения) (в подлиннике).</w:t>
-[...24 lines deleted...]
-          </w:p>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Документы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Для замены УТМ, временного удостоверения или удостоверения другого вида заявителем предоставляются следующие документы</w:t>
-[...19 lines deleted...]
-                <w:b w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1. заявление по установленной форме;</w:t>
-[...5 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
               <w:ind w:hanging="0" w:left="0"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...252 lines deleted...]
-          </w:p>
+              <w:t>Замена удостоверения тракториста-машиниста (тракториста) в связи с истечением срока действия ранее выданного удостоверения тракториста-машиниста (тракториста) и (или) в связи с изменением содержащихся в удостоверении тракториста-машиниста (тракториста) персональных данных о заявителе, или в связи с присвоением квалификации в рамках имеющихся категорий (за исключением случая присвоения квалификации "тракторист-машинист"), или взамен пришедшего в негодность для дальнейшего использования вследствие износа, повреждения или других причин</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя; (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами; (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) индивидуальная карточка или другой документ, подтверждающий выдачу удостоверения на право управления самоходными машинами (удостоверение тракториста-машиниста (тракториста) или удостоверение другого вида на право управления самоходными машинами); (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) документы, подтверждающие факт изменения персональных данных заявителя (в случае замены удостоверения тракториста-машиниста (тракториста) в связи с изменением содержащихся в удостоверении тракториста-машиниста (тракториста) персональных данных о заявителе); (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>7) документ о квалификации (свидетельство о профессии рабочего, должности служащего) (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
               <w:ind w:hanging="0" w:left="0"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Документы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Замена удостоверения тракториста-машиниста (тракториста) в связи с открытием другой категории или в связи с получением квалификации "тракторист-машинист"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12635" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12635"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя; (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами; (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) документы об образовании и (или) о квалификации, выдаваемые военными профессиональными образовательными организациями и военными образовательными организациями высшего образования, а также выданные в 1992 - 1995 годах организациями, осуществляющими образовательную деятельность на территории Российской Федерации; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12635" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) справка, выданная организацией, осуществляющей образовательную деятельность, в которой гражданин прошел повторное обучение практическим навыкам управления самоходными машинами (для заявителя, не сдавшего практический экзамен 3 раза подряд) (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) информация о наличии у заявителя документа о квалификации (свидетельство о профессии рабочего, должности служащего); (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) информация о наличии у организации, осуществляющей образовательную деятельность, в которой заявитель прошел профессиональное обучение, свидетельства о соответствии требованиям оборудования и оснащенности образовательного процесса для подготовки трактористов, машинистов и водителей самоходных машин; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о наличии у заявителя российского национального водительского удостоверения (в случае получения заявителем права на управление самоходными машинами категорий "A II", "A III" и "A IV" обязательно, в остальных случаях может являться документом-основанием освобождения заявителя от проверки знаний Правил дорожного движения Российской Федерации и ответственности за их нарушения); (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Замена национальных удостоверений на право управления самоходными машинами, выданных в других государствах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя; (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами; (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) удостоверение на право управления самоходными машинами, выданное заявителю в других государствах (национальное удостоверение) (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>окументы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Замена удостоверений на право управления самоходными машинами, выданных в республиках бывшего СССР до 1 января 1991 г., удостоверений на право управления самоходными машинами, выданных на территории Российской Федерации до 1 января 2000 г., удостоверений или иных документов, подтверждающих право на управление машинами с электродвигателем мощностью свыше 4 кВт либо внедорожными автотранспортными средствами, выданных на территории Российской Федерации до 14 ноября 2011 г., а также удостоверений на право управления самоходными машинами, выданных до 18 марта 2014 г. в соответствии с законодательством Украины лицам, приобретшим гражданство Российской Федерации в соответствии с Федеральным конституционным </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId3">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Style9"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i w:val="false"/>
+                  <w:strike w:val="false"/>
+                  <w:dstrike w:val="false"/>
+                  <w:color w:val="FF0000"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>законом</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Для возврата УТМ заявителю, подвергнутому административному наказанию в виде лишения права управления транспортным средством за совершение административных правонарушений, предусмотренных статьей 9.3 и главой 12 Кодекса Российской Федерации об административных правонарушениях, либо в отношении которого имеется вступивший в законную силу приговор суда о назначении наказания в виде лишения права заниматься деятельностью по управлению транспортными средствами необходимо предоставить следующие документы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> "О принятии в Российскую Федерацию Республики Крым и образовании в составе Российской Федерации новых субъектов - Республики Крым и города федерального значения Севастополя"</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) заявление на предоставление государственной услуги; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) документ, удостоверяющий личность заявителя; (оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами; (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>4) две фотографии размером 3 x 4 см; (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>5) индивидуальная карточка или другой документ, подтверждающий выдачу удостоверения на право управления самоходными машинами (удостоверение тракториста-машиниста (тракториста), или удостоверение другого вида на право управления самоходными машинами); (представляется оригинал, возвращается заявителю)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6) заверенная в установленном порядке копия документа, подтверждающего факт допуска к выполнению работы по управлению машинами с электродвигателем мощностью свыше 4 кВт либо внедорожными автотранспортными средствами, а также документ о прохождении обучения (подготовки) по соответствующей квалификации (при наличии) (в случае замены удостоверения или иного документа, подтверждающего право на управление машинами с электродвигателем мощностью свыше 4 кВт либо внедорожными автотранспортными средствами) (представляется оригинал)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1. заявление по установленной форме;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="200" w:after="200"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
               <w:ind w:hanging="0" w:left="0"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Документы и информация, которые заявитель вправе предоставить по собственной инициативе (документы и информация, предоставляемая в рамках межведомственного взаимодействия)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12582" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="102" w:type="dxa"/>
+                <w:left w:w="62" w:type="dxa"/>
+                <w:bottom w:w="102" w:type="dxa"/>
+                <w:right w:w="62" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12582"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1) сведения об уплате заявителем государственной пошлины; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2) сведения о наличии или отсутствии факта лишения заявителя права управления самоходными машинами и иными транспортными средствами; (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12582" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="ConsPlusNormal"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="708"/>
+                    </w:tabs>
+                    <w:ind w:hanging="0" w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3) сведения о страховом номере индивидуального лицевого счета (СНИЛС) заявителя (копия документа)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>2. документ, удостоверяющий личность заявителя;</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...871 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -2705,950 +4285,464 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:themeColor="text2" w:val="1F497D"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>МФЦ принимает решение об отказе в приеме запроса заявителя и документов, необходимых для предоставления государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Основаниями для отказа в приеме документов, необходимых для предоставления государственной услуги, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="200" w:after="200"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Перечень оснований для отказа в приеме заявления и документов, необходимых для предоставления государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) несоответствие заявителя требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пунктом 1.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Административного регламента;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>2) отсутствие документов или сведений, наличие которых является обязательным.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1) неполное заполнение полей в форме заявления, в том числе в интерактивной форме на Едином портале;</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...213 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1.2. Заявителями, которым предоставляется государственная услуга, являются граждане Российской Федерации, иностранные граждане и лица без гражданства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) достигшие возраста:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16 лет - для самоходных машин категории A I;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17 лет - для самоходных машин категории B, C, E, F;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 лет - для самоходных машин категории D;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19 лет - для самоходных машин категории A II, A III;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22 лет - для самоходных машин категории A IV;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2) прошедшие медицинское освидетельствование и имеющие действующее медицинское заключение о наличии (об отсутствии) у трактористов, машинистов и водителей самоходных машин (кандидатов в трактористы, машинисты и водители самоходных машин) медицинских противопоказаний, медицинских показаний или медицинских ограничений к управлению самоходными машинами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...24 lines deleted...]
-              <w:spacing w:before="200" w:after="200"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3) прошедшие профессиональное обучение в организации, осуществляющей образовательную деятельность и имеющей свидетельство о соответствии требованиям оборудования и оснащенности образовательного процесса для подготовки трактористов, машинистов и водителей самоходных машин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...18 lines deleted...]
-              <w:t>17 лет - для самоходных машин категории B, C, E, F;</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="Par66_Копия_1"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4) имеющее российское национальное водительское удостоверение на право управления транспортным средством соответствующей категории и стаж управления не менее 12 месяцев - для самоходных машин категории A II, A III и A IV;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="200" w:after="200"/>
-              <w:ind w:firstLine="540" w:left="0"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...301 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>5) имеющие регистрацию на территории Курганской области, имеющие удостоверения на право управления самоходными машинами, выданное уполномоченным органом иностранного государства (далее - Национальное удостоверение), обратившиеся за выдачей удостоверения тракториста-машиниста (тракториста).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2710" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3659,162 +4753,196 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:left="0"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Результатом предоставления государственной услуги является:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) выдача заявителю удостоверения, в том числе взамен ранее выданного удостоверения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2) выдача заявителю временного удостоверения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3) создание реестровой записи о выданном удостоверении, временном удостоверении в Федеральной государственной информационной системе учета и регистрации тракторов, самоходных машин и прицепов к ним (далее - ФГИС УСМТ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...70 lines deleted...]
-              <w:t>2) выдача заявителю уведомления об отказе в предоставлении государственной услуги с указанием причин отказа в соответствии с п. 30 настоящего Регламента.</w:t>
+              <w:t>4) выдача заявителю решения об отказе в предоставлении государственной услуги с указанием причин отказа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
@@ -3832,215 +4960,276 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b w:val="false"/>
+              <w:t xml:space="preserve">Максимальный срок предоставления государственной услуги составляет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Срок рассмотрения заявления исчисляется с рабочего дня, следующего за днем подачи заявления.</w:t>
-[...10 lines deleted...]
-                <w:i w:val="false"/>
+              <w:t>9 рабочих дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> со дня регистрации запроса заявителя и документов и (или) информации в случае подачи заявлением в Департамент, МФЦ, через Единый портал, а именно:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- получение удостоверения - 9 рабочих дней, в случае подачи заявления в Департамент, МФЦ, через Единый портал, за исключением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а) </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>замены удостоверения в связи с истечением срока действия ранее выданного удостоверения и (или) в связи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с изменением содержащихся в удостоверении персональных данных о заявителе, или в связи с присвоением квалификации в рамках имеющихся категорий (за исключением случая присвоения квалификации "тракторист-машинист"), или взамен пришедшего в негодность для дальнейшего использования вследствие износа, повреждения или других причин - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, в случае подачи заявления в Департамент, МФЦ, через Единый портал;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">б) </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>замены удостоверений на право управления самоходными машинами, выданных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в республиках бывшего СССР до 1 января 1991 г., удостоверений на право управления самоходными машинами, выданных на территории Российской Федерации до 1 января 2000 г., удостоверений или иных документов, подтверждающих право на управление машинами с электродвигателем мощностью свыше 4 кВт либо внедорожными автотранспортными средствами, выданных на территории Российской Федерации до 14 ноября 2011 г., а также удостоверений на право управления самоходными машинами, выданных до 18 марта 2014 г. в соответствии с законодательством Украины лицам, приобретшим гражданство Российской Федерации в соответствии с Федеральным конституционным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "О принятии в Российскую Федерацию Республики Крым и образовании в составе Российской Федерации новых субъектов - Республики Крым и города федерального значения Севастополя" - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, в случае подачи заявления в Департамент, МФЦ, через Единый портал;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:spacing w:before="160" w:after="0"/>
+              <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...41 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- получения временного удостоверения - 9 рабочих дней, в случае подачи заявления в Департамент, МФЦ, через Единый портал;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="3089" w:hRule="atLeast"/>
+          <w:trHeight w:val="2414" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4049,6219 +5238,276 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>За выдачу удостоверения тракториста-машиниста (тракториста), временного удостоверения на право управления самоходными машинами, в том числе взамен утраченного или пришедшего в негодность:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:firstLine="540" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b w:val="false"/>
+              <w:t>изготавливаемого из расходных материалов на бумажной основе, - 500 рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>изготавливаемого из расходных материалов на бумажной основе, - 500 рублей;</w:t>
-[...2117 lines deleted...]
-              </w:rPr>
+              <w:t>Заявитель уплачивает государственную пошлину до подачи заявления и документов, необходимых для предоставления государственной услуги при очной сдаче документов в Департамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="1600" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Информация о Департаменте агропромышленного комплекса Курганской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Режим работы Департамента агропромышленного комплекса Курганской области, управления гостехнадзора, районных (окружных) и городских инспекций управления гостехнадзора: понедельник – пятница с 9-00 ч. до 18-00 ч., обед с 13-00 ч. до 14-00 ч., выходные дни – суббота и воскресенье.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:widowControl/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Официальный сайт http://dsh.kurganobl.ru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Департамент агропромышленного комплекса Курганской области находится по адресу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-[...3906 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="FAFAFA" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -10274,65 +5520,120 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="EDEDED"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="0" w:hAnsi="0"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>РАСПОРЯЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>от 2 июля 2026 г. N 409 ОБ УТВЕРЖДЕНИИ АДМИНИСТРАТИВНОГО РЕГЛАМЕНТА ПРЕДОСТАВЛЕНИЯ ДЕПАРТАМЕНТОМ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА КУРГАНСКОЙ ОБЛАСТИ ГОСУДАРСТВЕННОЙ УСЛУГИ ПО ПРИЕМУ ЭКЗАМЕНОВ НА ПРАВО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:hanging="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УПРАВЛЕНИЯ САМОХОДНЫМИ МАШИНАМИ И ВЫДАЧЕ ПОДТВЕРЖДАЮЩИХ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>РАСПОРЯЖЕНИЕ от 5 июля 2024 г. N 394 ОБ УТВЕРЖДЕНИИ АДМИНИСТРАТИВНОГО РЕГЛАМЕНТА ПРЕДОСТАВЛЕНИЯ ДЕПАРТАМЕНТОМ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА КУРГАНСКОЙ ОБЛАСТИ ГОСУДАРСТВЕННОЙ УСЛУГИ ПО ПРИЕМУ ЭКЗАМЕНОВ НА ПРАВО УПРАВЛЕНИЯ САМОХОДНЫМИ МАШИНАМИ И ВЫДАЧЕ ПОДТВЕРЖДАЮЩИХ ПРАВО НА УПРАВЛЕНИЕ САМОХОДНЫМИ МАШИНАМИ УДОСТОВЕРЕНИЙ</w:t>
+              <w:t>ПРАВО НА УПРАВЛЕНИЕ САМОХОДНЫМИ МАШИНАМИ УДОСТОВЕРЕНИЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="851" w:right="1134" w:gutter="0" w:header="0" w:top="426" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
@@ -10364,66 +5665,56 @@
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...8 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="93"/>
+  <w:zoom w:percent="85"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="360"/>
   <w:compat>
     <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
@@ -10598,59 +5889,50 @@
   </w:style>
   <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00236378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554a4c"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="-user">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
@@ -10728,80 +6010,99 @@
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:rsid w:val="00554a4c"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style17"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:styleId="user2" w:default="1">
     <w:name w:val="Без списка (user)"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...2 lines deleted...]
-    <w:name w:val="Без списка"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/488/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=483238&amp;dst=100915" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dsh.kurganobl.ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurgan-city.ru/gosserv/for/488/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492079" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="c0504d"/>
       </a:accent2>
@@ -10942,55 +6243,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/25.2.0.3$Windows_X86_64 LibreOffice_project/e1cf4a87eb02d755bce1a01209907ea5ddc8f069</Application>
   <AppVersion></AppVersion>
-  <Pages>13</Pages>
-[...3 lines deleted...]
-  <Paragraphs>325</Paragraphs>
+  <Pages>10</Pages>
+  <Words>2478</Words>
+  <Characters>18822</Characters>
+  <CharactersWithSpaces>21176</CharactersWithSpaces>
+  <Paragraphs>132</Paragraphs>
   <Company>КонсультантПлюс Версия 4024.00.51</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Распоряжение Департамента агропромышленного комплекса Курганской области от 05.07.2024 N 394(ред. от 25.10.2024)"Об утверждении Административного регламента предоставления Департаментом агропромышленного комплекса Курганской области государственной услуги по приему экзаменов на право управления самоходными машинами и выдаче подтверждающих право на управление самоходными машинами удостоверений"(вместе с "Заявлением", "Уведомлением об отказе в предоставлении услуги/об отказе в приеме документов", "Требован</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">