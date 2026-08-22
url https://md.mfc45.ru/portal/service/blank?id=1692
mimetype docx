--- v0 (2025-11-01)
+++ v1 (2026-08-22)
@@ -20,174 +20,165 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16219" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-721" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="150" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="150" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3125"/>
-        <w:gridCol w:w="13094"/>
+        <w:gridCol w:w="13093"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Присвоение и аннулирование адресов в городе Кургане</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Административный регламент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Постановление Администрации города Кургана № 5715 от 28.07.2015 г. "Об утверждении Административного регламента предоставления Департаментом развития городского хозяйства Администрации города Кургана муниципальной услуги «Присвоение и аннулирование адресов в городе Кургане"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
@@ -212,2208 +203,1804 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Администрации города Кургана </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.09.2015г. № 6761, от 04.02.2016 г. № 566, от 27.04.2016 г. № 2673, от 04.08.2016 г. № 5430, от 13.02.2017 г. № 1038, от 14.07.2017 г. № 5332, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>от 24.11.2020 г. № 7133, от 31.05.2022 г. № 3440)</w:t>
+              <w:t xml:space="preserve">от 24.11.2020 г. № 7133, от 31.05.2022 г. № 3440, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.03.2024 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N 2600, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 05.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N 1975, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29.06.2026 № 5474</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Услуга предоставляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Администрацией города Кургана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ответственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Департамент архитектуры, строительства и земельных отношений</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>Администрации города Кургана</w:t>
+              <w:t xml:space="preserve"> Администрации города Кургана</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif" w:cs="PT Astra Serif"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>В предоставлении муниципальной услуги участвует муниципальное казенное учреждение города Кургана "Городская инспекция по земельным отношениям".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел ответственный за предоставление услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>О</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">тдел адресации объектов недвижимости муниципального казенного учреждения города Кургана «Городская инспекция по земельным отношениям г. Курган, ул. К. Мяготина, 90/II, каб. № 10, 42-82-13 (доб.6219, 6220) </w:t>
+              <w:t>Отдел адресации объектов недвижимости муниципального казенного учреждения города Кургана «Городская инспекция по земельным отношениям г. Курган, ул. К. Мяготина, 90/II, каб. № 10, 42-82-13 (доб.6219, 6220)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">часы приема граждан: - понедельник, вторник с 8-30 ч. до 12-00 ч., - четверг с 13-00 ч. до 17-00 ч. </w:t>
+              <w:t>часы приема граждан: - понедельник, вторник с 8-30 ч. до 12-00 ч., - четверг с 13-00 ч. до 17-00 ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2911" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl/>
+              <w:widowControl w:val="false"/>
               <w:bidi w:val="0"/>
               <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Заявители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">изические или юридические лица, являющиеся </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Физические или юридические лица, являющиеся </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>собственниками объекта адресации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, либо обладающие на объекты адресации правом хозяйственного ведения, правом оперативного управления, правом пожизненно наследуемого владения, правом постоянного (бессрочного) пользования.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>При этом:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1) О</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">т имени </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>собственников помещений</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в многоквартирном доме с заявлением вправе обратиться представитель таких собственников, уполномоченный на подачу такого заявления принятым в установленном законодательством Российской Федерации порядке решением общего собрания указанных собственников;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от имени </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">членов садоводческого или огороднического некоммерческого товарищества </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>с заявлением вправе обратиться представитель товарищества, уполномоченный на подачу такого заявления принятым решением общего собрания членов такого товарищества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> от имени лиц, указанных в абзаце 1 настоящего пункта, </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) от имени лиц, указанных в абзаце 1 настоящего пункта, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">вправе обратиться </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>кадастровый инженер</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t>, выполняющий на основании документа, предусмотренного с</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 35 или ст. 42</w:t>
+              <w:t>, выполняющий на основании документа, предусмотренного ст. 35 или ст. 42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...11 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t> Ф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>З</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 24.07.2007 г. № 221-ФЗ «О кадастровой деятельности», кадастровые работы или комплексные кадастровые работы в отношении соответствующего объекта недвижимости, являющегося объектом адресации.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Статьей 35:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...45 lines deleted...]
-              <w:t>.</w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Кадастровые работы выполняются кадастровым инженером на основании заключаемого в соответствии с требованиями гражданского законодательства и настоящего ФЗ договора подряда на выполнение кадастровых работ, если иное не установлено ФЗ.</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Par0"/>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.1. Кадастровые работы могут выполняться кадастровым инженером, являющимся работником юридического лица, на основании трудового договора в случае, если кадастровые работы выполняются для собственных нужд такого юридического лица. При этом заключение предусмотренного ч. 1 настоящей статьи договора подряда не требуется.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...34 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. В случаях, предусмотренных законодательством РФ, кадастровые работы могут быть выполнены кадастровым инженером на основании определения суда. Суд самостоятелен в выборе соответствующего кадастрового инженера. Расходы, связанные с выполнением таких кадастровых работ, и денежное вознаграждение соответствующему кадастровому инженеру подлежат возмещению и выплате в порядке, установленном законодательством РФ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t>С</w:t>
-[...14 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:t>Статьей 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1. Комплексные кадастровые работы, финансируемые за счет бюджетных средств, выполняются на основании государственного или муниципального контракта на выполнение комплексных кадастровых работ, заключаемого заказчиком таких работ в порядке, установленном Ф</w:t>
-            </w:r>
+              <w:t>1. Комплексные кадастровые работы, финансируемые за счет бюджетных средств, выполняются на основании государственного или муниципального контракта на выполнение комплексных кадастровых работ, заключаемого заказчиком таких работ в порядке, установленном ФЗ от 5 апреля 2013 года N 44-ФЗ "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Par01"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>З</w:t>
-            </w:r>
+              <w:t>2. Комплексные кадастровые работы, финансируемые за счет внебюджетных средств, выполняются на основании договора подряда на выполнение комплексных кадастровых работ, заключаемого заказчиками таких работ в соответствии с требованиями гражданского законодательства и требованиями, установленными ст. 42.2, 42.6 и 42.7 настоящего ФЗ для указанного договора, с учетом особенностей, установленных ст. 42.1 и 42.11 настоящего ФЗ.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Par1"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Комплексные кадастровые работы выполняются кадастровым инженером, являющимся:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> от 5 апреля 2013 года N 44-ФЗ "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
-[...6 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:t>1) работником юридического лица, указанного в ст. 33 настоящего ФЗ, с которым заказчиком (заказчиками) комплексных кадастровых работ заключен указанный в ч. 1 или 2 настоящей статьи контракт или договор, на основании которых будут выполняться такие работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>2. Комплексные кадастровые работы, финансируемые за счет внебюджетных средств, выполняются на основании договора подряда на выполнение комплексных кадастровых работ, заключаемого заказчиками таких работ в соответствии с требованиями гражданского законодательства и требованиями, установленными ст. 42.2, 42.6 и 42.7 настоящего Ф</w:t>
-[...212 lines deleted...]
-              <w:t>С заявлением вправе обратиться представители заявителя, действующие в силу полномочий, основанных на оформленной в установленном законодательством Российской Федерации порядке доверенности, на указании федерального закона либо на акте уполномоченного на то государственного органа или органа местного самоуправления (далее - представитель заявителя).</w:t>
+              <w:t>2) индивидуальным предпринимателем, указанным в ст. 32 настоящего ФЗ, с которым заказчиком (заказчиками) комплексных кадастровых работ заключен указанный в ч. 1 или 2 настоящей статьи контракт или договор, на основании которых будут выполняться такие работы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С заявлением вправе обратиться представители заявителя, действующие в силу полномочий, основанных на оформленной в установленном законодательством Российской Федерации порядке доверенности, на указании федерального закона либо на акте уполномоченного на то государственного органа или органа местного самоуправления.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Обязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...54 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Заявление </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по месту нахождения объекта адресации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае образования 2 или более объектов адресации в результате преобразования существующего объекта или объектов адресации представляется одно заявление на все одновременно образуемые объекты адресации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">опия документа, предусмотренного ст. 35 или ст. </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Копия документа, предусмотренного ст. 35 или ст. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...11 lines deleted...]
-              <w:t>2.3</w:t>
+              <w:t>42.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t> Ф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>З</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 24.07.2007 г. № 221-ФЗ «О кадастровой деятельности», на основании которого осуществляется выполнение кадастровых работ – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>при предоставлении заявления кадастровым инженером;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">правоустанавливающие и (или) правоудостоверяющие документы на объект (объекты) адресации </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) правоустанавливающие и (или) правоудостоверяющие документы на объект (объекты) адресации </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t>(в случае присвоения адреса зданию (строению) или сооружению, в том числе строительство которых не завершено, в соответствии с Град</w:t>
-[...146 lines deleted...]
-              <w:spacing w:before="0" w:after="200"/>
+              <w:t>(в случае присвоения адреса зданию (строению) или сооружению, в том числе строительство которых не завершено, в соответствии с ГрадК РФ для строительства  которых получение разрешения на строительство не требуется, правоустанавливающие и (или) правоудостоверяющие  документы на ЗУ, на котором расположены указанное здание (строение),сооружение)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, права на которые не зарегистрированы в ЕГРН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5) документ, удостоверяющий личность заявителя или представителя заявителя, - предъявляется в случае представления заявления при личном обращении заявителя или представителя заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6) доверенность, выданная представителю заявителя, оформленная в порядке, предусмотренном законодательством Российской Федерации, - при представлении заявления представителем заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">В случае, если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> от 27.07.2010г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
+              <w:t>В случае, если для предоставления муниципальной услуги необходима обработка персональных данных лица, не являющегося заявителем, и если в соответствии с федеральным законом обработка таких персональных данных может осуществляться с согласия указанного лица, при обращении за получением муниципальной услуги заявитель, в соответствии с ч. 3 ст. 7 ФЗ от 27.07.2010г. № 210-ФЗ, дополнительно представляет документы, подтверждающие получение согласия указанного лица или его законного представителя на обработку персональных данных указанного лица (за исключением лиц, признанных безвестно отсутствующими, и разыскиваемых лиц, место нахождения которых не установлено уполномоченным федеральным органом исполнительной власти).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Необязательные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">правоустанавливающие и (или) правоудостоверяющие документы на объект (объекты) адресации </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) правоустанавливающие и (или) правоудостоверяющие документы на объект (объекты) адресации </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
               <w:t>(в случае присвоения адреса зданию (строению) или сооружению, в том числе строительство которых не завершено, в соответствии с Градостроительным Кодексом РФ для строительства  которых получение разрешения на строительство не требуется, правоустанавливающие и (или) правоудостоверяющие  документы на земельный участок, на котором расположены указанное здание (строение), сооружение),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> права на которые зарегистрированы в Едином государственном реестре недвижимости;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">разрешение на строительство объекта адресации (при присвоении адреса строящимся объектам адресации) </w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) разрешение на строительство объекта адресации (при присвоении адреса строящимся объектам адресации) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
-              <w:t>(за исключением случаев, если в соответствии с Град</w:t>
-[...17 lines deleted...]
-              <w:t> РФ для строительства или реконструкции здания (строения), сооружения получение разрешения на строительство не требуется)</w:t>
+              <w:t>(за исключением случаев, если в соответствии с ГрадК РФ для строительства или реконструкции здания (строения), сооружения получение разрешения на строительство не требуется)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и (или) при наличии разрешения на ввод объекта адресации в эксплуатацию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="both"/>
-[...75 lines deleted...]
-              <w:t>акт приемочной комиссии при переустройстве и (или) перепланировке помещения, приводящих к образованию одного и более новых объектов адресации (в случае преобразования объектов недвижимости (помещений) с образованием одного и более новых объектов адресации);</w:t>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) решение органа местного самоуправления о переводе жилого помещения в нежилое помещение или нежилого помещения в жилое помещение (в случае присвоения помещению адреса и аннулирования такого адреса вследствие его перевода из жилого помещения в нежилое помещение или нежилого помещения в жилое помещение);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) акт приемочной комиссии при переустройстве и (или) перепланировке помещения, приводящих к образованию одного и более новых объектов адресации (в случае преобразования объектов недвижимости (помещений) с образованием одного и более новых объектов адресации);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Выдается в МФЦ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2)</w:t>
-[...23 lines deleted...]
-              <w:t>ешения об отказе в присвоении или аннулировании объекту адресации адреса.</w:t>
+              <w:t>1) Выдача (направление) заявителю постановления Администрации города Кургана о присвоении или аннулировании объекту адресации адреса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2) Решения об отказе в присвоении или аннулировании объекту адресации адреса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1158" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок предоставления услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11 рабочих дней со дня поступления заявления;</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рабочих дней со дня поступления заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае предоставления заявителем документов через МФЦ срок предоставления муниципальной услуги исчисляется со дня передачи МФЦ таких документов в Департамент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Основания для отказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>О</w:t>
-[...7 lines deleted...]
-              <w:t>тсутствуют.</w:t>
+              <w:t>Отсутствуют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13094" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="13093" w:type="dxa"/>
+            <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Муниципальная услуга предоставляется на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
@@ -2452,69 +2039,59 @@
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-[...8 lines deleted...]
-  <w:font w:name="PT Astra Serif">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2651,201 +2228,219 @@
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style15"/>
+    <w:next w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00706512"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15">
+  <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Интернет-ссылка"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style16">
+  <w:style w:type="paragraph" w:styleId="Style15">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style17"/>
+    <w:next w:val="Style16"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style17">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style18">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style17"/>
+    <w:basedOn w:val="Style16"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="Style19">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00706512"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
-      <w:autoSpaceDE w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:bidi="ar-SA" w:eastAsia="en-US"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style20">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style22">
+  <w:style w:type="paragraph" w:styleId="Style21">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="Style21"/>
+    <w:basedOn w:val="Style20"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -3132,51 +2727,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
   <AppVersion></AppVersion>
-  <Pages>4</Pages>
-[...4 lines deleted...]
-  <Company>КонсультантПлюс Версия 4024.00.31</Company>
+  <Pages>3</Pages>
+  <Words>1159</Words>
+  <Characters>8268</Characters>
+  <CharactersWithSpaces>9379</CharactersWithSpaces>
+  <Paragraphs>53</Paragraphs>
+  <Company>КонсультантПлюс Версия 4026.00.01</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title>Федеральный закон от 24.07.2007 N 221-ФЗ(ред. от 24.07.2023)"О кадастровой деятельности"</dc:title>
+  <dc:title>Постановление Администрации города Кургана от 28.07.2015 N 5715(ред. от 05.03.2026)"Об утверждении Административного регламента предоставления Департаментом архитектуры, строительства и земельных отношений Администрации города Кургана муниципальной услуги "Присвоение и аннулирование адресов в городе Кургане"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>