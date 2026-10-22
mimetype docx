--- v1 (2026-08-22)
+++ v2 (2026-10-22)
@@ -219,115 +219,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">от 24.11.2020 г. № 7133, от 31.05.2022 г. № 3440, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 28.03.2024 </w:t>
-[...63 lines deleted...]
-              <w:t>29.06.2026 № 5474</w:t>
+              <w:t>от 28.03.2024 N 2600, от 05.03.2026 N 1975, 29.06.2026 № 5474</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
@@ -1198,71 +1134,51 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>по месту нахождения объекта адресации</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>по месту нахождения объекта адресации).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В случае образования 2 или более объектов адресации в результате преобразования существующего объекта или объектов адресации представляется одно заявление на все одновременно образуемые объекты адресации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1560,88 +1476,72 @@
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и (или) при наличии разрешения на ввод объекта адресации в эксплуатацию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-              <w:t>) решение органа местного самоуправления о переводе жилого помещения в нежилое помещение или нежилого помещения в жилое помещение (в случае присвоения помещению адреса и аннулирования такого адреса вследствие его перевода из жилого помещения в нежилое помещение или нежилого помещения в жилое помещение);</w:t>
+              <w:t>3) решение органа местного самоуправления о переводе жилого помещения в нежилое помещение или нежилого помещения в жилое помещение (в случае присвоения помещению адреса и аннулирования такого адреса вследствие его перевода из жилого помещения в нежилое помещение или нежилого помещения в жилое помещение);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="PT Astra Serif" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-              <w:t>) акт приемочной комиссии при переустройстве и (или) перепланировке помещения, приводящих к образованию одного и более новых объектов адресации (в случае преобразования объектов недвижимости (помещений) с образованием одного и более новых объектов адресации);</w:t>
+              <w:t>4) акт приемочной комиссии при переустройстве и (или) перепланировке помещения, приводящих к образованию одного и более новых объектов адресации (в случае преобразования объектов недвижимости (помещений) с образованием одного и более новых объектов адресации);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="B4C7DC" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -1780,59 +1680,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13093" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> рабочих дней со дня поступления заявления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2029,50 +1921,56 @@
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
@@ -2725,53 +2623,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
-  <AppVersion></AppVersion>
+  <Application>LibreOffice/7.0.0.3$Windows_X86_64 LibreOffice_project/8061b3e9204bef6b321a21033174034a5e2ea88e</Application>
   <Pages>3</Pages>
   <Words>1159</Words>
-  <Characters>8268</Characters>
-  <CharactersWithSpaces>9379</CharactersWithSpaces>
+  <Characters>8267</Characters>
+  <CharactersWithSpaces>9378</CharactersWithSpaces>
   <Paragraphs>53</Paragraphs>
   <Company>КонсультантПлюс Версия 4026.00.01</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Надежда Николаевна Плотникова</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Постановление Администрации города Кургана от 28.07.2015 N 5715(ред. от 05.03.2026)"Об утверждении Административного регламента предоставления Департаментом архитектуры, строительства и земельных отношений Администрации города Кургана муниципальной услуги "Присвоение и аннулирование адресов в городе Кургане"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>15.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
+    <vt:lpwstr>КонсультантПлюс Версия 4026.00.01</vt:lpwstr>
+  </property>
+</Properties>
 </file>